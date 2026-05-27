--- v0 (2026-04-02)
+++ v1 (2026-05-27)
@@ -1727,12488 +1727,12538 @@
       <c r="I30" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>m.e.van.gijn@umcg.nl</t>
         </is>
       </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>GIANTT</t>
-[...6 lines deleted...]
-      </c>
+          <t>GIST</t>
+        </is>
+      </c>
+      <c r="B31"/>
       <c r="C31"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Petra</t>
+          <t>Neeltje</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Denig</t>
+          <t>Steeghs</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Petra Denig</t>
+          <t>Neeltje Steeghs</t>
         </is>
       </c>
       <c r="G31"/>
-      <c r="H31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H31"/>
       <c r="I31" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>UMCG</t>
+          <t>AvL</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>p.denig@umcg.nl</t>
-[...11 lines deleted...]
-      </c>
+          <t>n.steeghs@nki.nl</t>
+        </is>
+      </c>
+      <c r="L31"/>
+      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-      <c r="P31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P31"/>
       <c r="Q31"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>GIST</t>
         </is>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Neeltje</t>
+          <t>Hans</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Steeghs</t>
+          <t>Gelderblom</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Neeltje Steeghs</t>
+          <t>Hans Gelderblom</t>
         </is>
       </c>
       <c r="G32"/>
-      <c r="H32"/>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>A.J.G.</t>
+        </is>
+      </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>dr.</t>
-[...6 lines deleted...]
-      </c>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J32"/>
       <c r="K32" t="inlineStr">
         <is>
-          <t>n.steeghs@nki.nl</t>
+          <t>a.j.gelderblom@lumc.nl</t>
         </is>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>GIST</t>
         </is>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Hans</t>
+          <t>Ed</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Gelderblom</t>
+          <t>Schuuring</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Hans Gelderblom</t>
+          <t>Ed Schuuring</t>
         </is>
       </c>
       <c r="G33"/>
       <c r="H33" t="inlineStr">
         <is>
-          <t>A.J.G.</t>
+          <t>E.M.D.</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
-      <c r="J33"/>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>a.j.gelderblom@lumc.nl</t>
+          <t>e.m.d.schuuring@umcg.nl</t>
         </is>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>GIST</t>
         </is>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Ed</t>
+          <t>Rob</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Schuuring</t>
+          <t>Mathijssen</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Ed Schuuring</t>
+          <t>Rob Mathijssen</t>
         </is>
       </c>
       <c r="G34"/>
-      <c r="H34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H34"/>
       <c r="I34" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>UMCG</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>e.m.d.schuuring@umcg.nl</t>
+          <t>a.mathijssen@erasmusmc.nl</t>
         </is>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>GIST</t>
         </is>
       </c>
-      <c r="B35"/>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Principal Investigator,Primary contact</t>
+        </is>
+      </c>
       <c r="C35"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Rob</t>
+          <t>An K.L.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Mathijssen</t>
+          <t>Reyners</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Rob Mathijssen</t>
-[...2 lines deleted...]
-      <c r="G35"/>
+          <t>An K.L. Reyners</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>An</t>
+        </is>
+      </c>
       <c r="H35"/>
       <c r="I35" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J35"/>
       <c r="K35" t="inlineStr">
         <is>
-          <t>a.mathijssen@erasmusmc.nl</t>
+          <t>a.k.l.reyners@umcg.nl</t>
         </is>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>GIST</t>
+          <t>GLAS</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C36"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>An K.L.</t>
+          <t>Suzanne</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Reyners</t>
+          <t>Arends</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>An K.L. Reyners</t>
-[...7 lines deleted...]
-      <c r="H36"/>
+          <t>Suzanne Arends</t>
+        </is>
+      </c>
+      <c r="G36"/>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J36"/>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>a.k.l.reyners@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L36"/>
+          <t>s.arends@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>0000-0002-4422-7640</t>
+        </is>
+      </c>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
-      <c r="P36"/>
+      <c r="P36" t="inlineStr">
+        <is>
+          <t>Epidemiologist</t>
+        </is>
+      </c>
       <c r="Q36"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>GLAS</t>
+          <t>STAIRS</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C37"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Suzanne</t>
+          <t>STAIRS</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Arends</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Suzanne Arends</t>
+          <t>STAIRS Contact</t>
         </is>
       </c>
       <c r="G37"/>
-      <c r="H37" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
       <c r="K37" t="inlineStr">
         <is>
-          <t>s.arends@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>d.wedema@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-      <c r="P37" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q37"/>
+      <c r="P37"/>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>STAIRS</t>
+          <t>SYMEXCO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C38"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>STAIRS</t>
+          <t>Maarten</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>van den Berge</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>STAIRS Contact</t>
+          <t>Maarten van den Berge</t>
         </is>
       </c>
       <c r="G38"/>
-      <c r="H38"/>
-      <c r="I38"/>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
       <c r="J38"/>
       <c r="K38" t="inlineStr">
         <is>
-          <t>d.wedema@umcg.nl</t>
+          <t>m.van.den.berge@umcg.nl</t>
         </is>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>SYMEXCO</t>
+          <t>GPconsult</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C39"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Maarten</t>
+          <t>Henk</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>van den Berge</t>
+          <t>van der Worp</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Maarten van den Berge</t>
+          <t>Henk van der Worp</t>
         </is>
       </c>
       <c r="G39"/>
       <c r="H39" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J39"/>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>m.van.den.berge@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L39"/>
+          <t>h.van.der.worp@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>0000-0001-5545-4155</t>
+        </is>
+      </c>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
-      <c r="Q39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q39"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>GPconsult</t>
-[...6 lines deleted...]
-      </c>
+          <t>GROEICURVES_CHARGE_CHILD</t>
+        </is>
+      </c>
+      <c r="B40"/>
       <c r="C40"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Henk</t>
+          <t>Gianni</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>van der Worp</t>
+          <t>Bocca</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Henk van der Worp</t>
+          <t>Gianni Bocca</t>
         </is>
       </c>
       <c r="G40"/>
       <c r="H40" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>G</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="K40"/>
+      <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>GROEICURVES_CHARGE_CHILD</t>
+          <t>Prehabilitation</t>
         </is>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Gianni</t>
+          <t>J.H.B.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Bocca</t>
+          <t>Geertzen</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Gianni Bocca</t>
+          <t>J.H.B. Geertzen</t>
         </is>
       </c>
       <c r="G41"/>
-      <c r="H41" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Prehabilitation</t>
+          <t>GLUCOLD</t>
         </is>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42" t="inlineStr">
         <is>
-          <t>J.H.B.</t>
+          <t>Wim</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Geertzen</t>
+          <t>Timens</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>J.H.B. Geertzen</t>
+          <t>Wim Timens</t>
         </is>
       </c>
       <c r="G42"/>
-      <c r="H42"/>
-      <c r="I42"/>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>W.</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
       <c r="J42"/>
-      <c r="K42"/>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>w.timens@umcg.nl</t>
+        </is>
+      </c>
       <c r="L42"/>
-      <c r="M42"/>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/w.timens/</t>
+        </is>
+      </c>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>GLUCOLD</t>
-[...2 lines deleted...]
-      <c r="B43"/>
+          <t>GECKO</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Principal Investigator,Primary contact</t>
+        </is>
+      </c>
       <c r="C43"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Wim</t>
+          <t>Eva</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Timens</t>
+          <t>Corpeleijn</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Wim Timens</t>
+          <t>Eva Corpeleijn</t>
         </is>
       </c>
       <c r="G43"/>
-      <c r="H43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J43"/>
+          <t>dr. ir.</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>w.timens@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L43"/>
+          <t>E.Corpeleijn@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>0000-0002-2974-3305</t>
+        </is>
+      </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.rug.nl/staff/w.timens/</t>
+          <t>https://nl.linkedin.com/in/evacorpeleijn?trk=public_post_share-update_actor-image</t>
         </is>
       </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-      <c r="Q43"/>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>GECKO</t>
+          <t>GLAS</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C44"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Eva</t>
+          <t>Anneke</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Corpeleijn</t>
+          <t>Spoorenberg</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Eva Corpeleijn</t>
+          <t>Anneke Spoorenberg</t>
         </is>
       </c>
       <c r="G44"/>
-      <c r="H44"/>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>JPL</t>
+        </is>
+      </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>dr. ir.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>E.Corpeleijn@umcg.nl</t>
-[...11 lines deleted...]
-      </c>
+          <t>a.spoorenberg@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L44"/>
+      <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-      <c r="P44"/>
+      <c r="P44" t="inlineStr">
+        <is>
+          <t>Rheumatologist</t>
+        </is>
+      </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>GLAS</t>
+          <t>ImaLife</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C45"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Anneke</t>
+          <t>Rozemarijn</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Spoorenberg</t>
+          <t>Vliegenthart</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Anneke Spoorenberg</t>
+          <t>Rozemarijn Vliegenthart</t>
         </is>
       </c>
       <c r="G45"/>
-      <c r="H45" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H45"/>
+      <c r="I45"/>
       <c r="J45" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>a.spoorenberg@umcg.nl</t>
+          <t>r.vliegenthart@umcg.nl</t>
         </is>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-      <c r="P45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P45"/>
       <c r="Q45" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>ImaLife</t>
+          <t>GROEICURVES_CHARGE_CHILD</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C46"/>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Rozemarijn</t>
+          <t>Conny</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Vliegenthart</t>
+          <t>Ravenswaaij-Arts</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Rozemarijn Vliegenthart</t>
-[...4 lines deleted...]
-      <c r="I46"/>
+          <t>Conny Ravenswaaij-Arts</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>Van</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>CMA</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>r.vliegenthart@umcg.nl</t>
+          <t>c.m.a.van.ravenswaaij@umcg.nl</t>
         </is>
       </c>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
-      <c r="Q46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q46"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>GROEICURVES_CHARGE_CHILD</t>
+          <t>IAD</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C47"/>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Conny</t>
+          <t>Hanneke</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Ravenswaaij-Arts</t>
+          <t>Oude Elberink</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Conny Ravenswaaij-Arts</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hanneke Oude Elberink</t>
+        </is>
+      </c>
+      <c r="G47"/>
       <c r="H47" t="inlineStr">
         <is>
-          <t>CMA</t>
+          <t>JNG</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>c.m.a.van.ravenswaaij@umcg.nl</t>
+          <t>j.n.g.oude.elberink@umcg.nl</t>
         </is>
       </c>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-      <c r="Q47"/>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>IAD</t>
+          <t>JOZO</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C48"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Hanneke</t>
+          <t>Janneke</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Oude Elberink</t>
+          <t>Dijck-Brouwer</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Hanneke Oude Elberink</t>
+          <t>Janneke Dijck-Brouwer</t>
         </is>
       </c>
       <c r="G48"/>
       <c r="H48" t="inlineStr">
         <is>
-          <t>JNG</t>
+          <t>DAJ</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>j.n.g.oude.elberink@umcg.nl</t>
-[...3 lines deleted...]
-      <c r="M48"/>
+          <t>d.a.j.dijck@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>0000-0003-1346-8254</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://umcgresearch.org/w/d-a-j-dijck</t>
+        </is>
+      </c>
       <c r="N48"/>
       <c r="O48"/>
-      <c r="P48"/>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>clinical chemistry</t>
+        </is>
+      </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>JOZO</t>
+          <t>MindLines</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C49"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Janneke</t>
+          <t>Ellen</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Dijck-Brouwer</t>
+          <t>Visser</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Janneke Dijck-Brouwer</t>
+          <t>Ellen Visser</t>
         </is>
       </c>
       <c r="G49"/>
       <c r="H49" t="inlineStr">
         <is>
-          <t>DAJ</t>
-[...11 lines deleted...]
-      </c>
+          <t>E.</t>
+        </is>
+      </c>
+      <c r="I49"/>
+      <c r="J49"/>
       <c r="K49" t="inlineStr">
         <is>
-          <t>d.a.j.dijck@umcg.nl</t>
-[...11 lines deleted...]
-      </c>
+          <t>e.visser03@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L49"/>
+      <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-      <c r="P49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P49"/>
       <c r="Q49" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>MindLines</t>
+          <t>TRAILS</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C50"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Ellen</t>
+          <t>TRAILS</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Visser</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Ellen Visser</t>
+          <t>TRAILS Contact</t>
         </is>
       </c>
       <c r="G50"/>
-      <c r="H50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50" t="inlineStr">
         <is>
-          <t>e.visser03@umcg.nl</t>
+          <t>trails@umcg.nl</t>
         </is>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>TRAILS</t>
+          <t>VLAVLA</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C51"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>TRAILS</t>
+          <t>Judith</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>Vonk</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>TRAILS Contact</t>
+          <t>Judith Vonk</t>
         </is>
       </c>
       <c r="G51"/>
-      <c r="H51"/>
-      <c r="I51"/>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>J.M.</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
       <c r="J51"/>
       <c r="K51" t="inlineStr">
         <is>
-          <t>trails@umcg.nl</t>
+          <t>j.m.vonk@umcg.nl</t>
         </is>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>VLAVLA</t>
+          <t>MindLines</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C52"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Judith</t>
+          <t>Daniëlle</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Vonk</t>
+          <t>Cath</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Judith Vonk</t>
+          <t>Daniëlle Cath</t>
         </is>
       </c>
       <c r="G52"/>
       <c r="H52" t="inlineStr">
         <is>
-          <t>J.M.</t>
-[...6 lines deleted...]
-      </c>
+          <t>D.C.</t>
+        </is>
+      </c>
+      <c r="I52"/>
       <c r="J52"/>
       <c r="K52" t="inlineStr">
         <is>
-          <t>j.m.vonk@umcg.nl</t>
+          <t>danielle.cath@ggzdrenthe.nl</t>
         </is>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
-      <c r="Q52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q52"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>MindLines</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C53"/>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Daniëlle</t>
+          <t>Rob</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Cath</t>
+          <t>Van den Brink</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Daniëlle Cath</t>
+          <t>Rob Van den Brink</t>
         </is>
       </c>
       <c r="G53"/>
       <c r="H53" t="inlineStr">
         <is>
-          <t>D.C.</t>
+          <t>R.H.S.</t>
         </is>
       </c>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53" t="inlineStr">
         <is>
-          <t>danielle.cath@ggzdrenthe.nl</t>
+          <t>r.h.s.van.den.brink@umcg.nl</t>
         </is>
       </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>MindLines</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C54"/>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Rob</t>
+          <t>Shiral</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Van den Brink</t>
+          <t>Gangadin</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Rob Van den Brink</t>
+          <t>Shiral Gangadin</t>
         </is>
       </c>
       <c r="G54"/>
       <c r="H54" t="inlineStr">
         <is>
-          <t>R.H.S.</t>
-[...2 lines deleted...]
-      <c r="I54"/>
+          <t>S.S.</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>drs.</t>
+        </is>
+      </c>
       <c r="J54"/>
       <c r="K54" t="inlineStr">
         <is>
-          <t>r.h.s.van.den.brink@umcg.nl</t>
+          <t>s.s.gangadin@umcg.nl</t>
         </is>
       </c>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>MindLines</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C55"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Shiral</t>
+          <t>Willemijn</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Gangadin</t>
+          <t>Maas</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Shiral Gangadin</t>
+          <t>Willemijn Maas</t>
         </is>
       </c>
       <c r="G55"/>
       <c r="H55" t="inlineStr">
         <is>
-          <t>S.S.</t>
-[...6 lines deleted...]
-      </c>
+          <t>W.J.</t>
+        </is>
+      </c>
+      <c r="I55"/>
       <c r="J55"/>
       <c r="K55" t="inlineStr">
         <is>
-          <t>s.s.gangadin@umcg.nl</t>
+          <t>w.j.maas@umcg.nl</t>
         </is>
       </c>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>MindLines</t>
+          <t>MLPREDNEC</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C56"/>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Willemijn</t>
+          <t>Rosa</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Maas</t>
+          <t>Verhoeven</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Willemijn Maas</t>
+          <t>Rosa Verhoeven</t>
         </is>
       </c>
       <c r="G56"/>
       <c r="H56" t="inlineStr">
         <is>
-          <t>W.J.</t>
-[...3 lines deleted...]
-      <c r="J56"/>
+          <t>R.</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>drs.</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>w.j.maas@umcg.nl</t>
+          <t>r.verhoeven@umcg.nl</t>
         </is>
       </c>
       <c r="L56"/>
-      <c r="M56"/>
-[...2 lines deleted...]
-      <c r="P56"/>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://umcgresearch.org/w/rosa-verhoeven</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>119a82a9a3ae433ea78a94ca9c02fee7</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>95e5f193162b445f985467e26432cb3a.JPG</t>
+        </is>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>PhD candidate</t>
+        </is>
+      </c>
       <c r="Q56"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>MLPREDNEC</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C57"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Rosa</t>
+          <t>Elisabeth</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Verhoeven</t>
+          <t>Kooi</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Rosa Verhoeven</t>
+          <t>Elisabeth Kooi</t>
         </is>
       </c>
       <c r="G57"/>
       <c r="H57" t="inlineStr">
         <is>
-          <t>R.</t>
+          <t>E.M.W.</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>drs.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>r.verhoeven@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L57"/>
+          <t>e.kooi@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>0000-0001-9195-4018</t>
+        </is>
+      </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://umcgresearch.org/w/rosa-verhoeven</t>
-[...11 lines deleted...]
-      </c>
+          <t>https://umcgresearch.org/w/e-m-w-kooi</t>
+        </is>
+      </c>
+      <c r="N57"/>
+      <c r="O57"/>
       <c r="P57" t="inlineStr">
         <is>
-          <t>PhD candidate</t>
+          <t>Pediatrician-Neonatologist</t>
         </is>
       </c>
       <c r="Q57"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>MLPREDNEC</t>
+          <t>NAPPED</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C58"/>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Elisabeth</t>
+          <t>Bettina</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Kooi</t>
+          <t>Hansen</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Elisabeth Kooi</t>
+          <t>Bettina Hansen</t>
         </is>
       </c>
       <c r="G58"/>
-      <c r="H58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H58"/>
       <c r="I58" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof.</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>UMCG</t>
-[...6 lines deleted...]
-      </c>
+          <t>EMC</t>
+        </is>
+      </c>
+      <c r="K58"/>
       <c r="L58" t="inlineStr">
         <is>
-          <t>0000-0001-9195-4018</t>
-[...6 lines deleted...]
-      </c>
+          <t>0000-0001-8307-3341</t>
+        </is>
+      </c>
+      <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58" t="inlineStr">
         <is>
-          <t>Pediatrician-Neonatologist</t>
+          <t>Biostatistician</t>
         </is>
       </c>
       <c r="Q58"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>NAPPED</t>
+          <t>GROEICURVES_CHARGE_CHILD</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C59"/>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Bettina</t>
+          <t>Dieuwerke</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Hansen</t>
+          <t>Dijk</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Bettina Hansen</t>
+          <t>Dieuwerke Dijk</t>
         </is>
       </c>
       <c r="G59"/>
-      <c r="H59"/>
-[...4 lines deleted...]
-      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>DR</t>
+        </is>
+      </c>
+      <c r="I59"/>
       <c r="J59" t="inlineStr">
         <is>
-          <t>EMC</t>
-[...7 lines deleted...]
-      </c>
+          <t>UMCG</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>d.r.dijk@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-      <c r="P59" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q59"/>
+      <c r="P59"/>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>GROEICURVES_CHARGE_CHILD</t>
+          <t>NAPPED</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C60"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Dieuwerke</t>
+          <t>Henkjan</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Dijk</t>
+          <t>Verkade</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Dieuwerke Dijk</t>
+          <t>Henkjan Verkade</t>
         </is>
       </c>
       <c r="G60"/>
       <c r="H60" t="inlineStr">
         <is>
-          <t>DR</t>
-[...2 lines deleted...]
-      <c r="I60"/>
+          <t>H.J.</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>d.r.dijk@umcg.nl</t>
+          <t>h.j.verkade@umcg.nl</t>
         </is>
       </c>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
-      <c r="P60"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>Gastroenterology and Hepatology</t>
+        </is>
+      </c>
+      <c r="Q60"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>NAPPED</t>
+          <t>NELSON</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C61"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Henkjan</t>
+          <t>Harry</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Verkade</t>
+          <t>Groen</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Henkjan Verkade</t>
+          <t>Harry Groen</t>
         </is>
       </c>
       <c r="G61"/>
       <c r="H61" t="inlineStr">
         <is>
-          <t>H.J.</t>
+          <t>H.J.M.</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>h.j.verkade@umcg.nl</t>
+          <t>h.j.m.groen@umcg.nl</t>
         </is>
       </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P61"/>
       <c r="Q61"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C62"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Harry</t>
+          <t>Truuske</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Groen</t>
+          <t>Bock</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Harry Groen</t>
-[...2 lines deleted...]
-      <c r="G62"/>
+          <t>Truuske Bock</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>dew</t>
+        </is>
+      </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>H.J.M.</t>
+          <t>G.H.</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J62"/>
       <c r="K62" t="inlineStr">
         <is>
-          <t>h.j.m.groen@umcg.nl</t>
+          <t>g.h.de.bock@umcg.nl</t>
         </is>
       </c>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>NELSON</t>
-[...6 lines deleted...]
-      </c>
+          <t>NESDA</t>
+        </is>
+      </c>
+      <c r="B63"/>
       <c r="C63"/>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Truuske</t>
+          <t>Harriëtte</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Bock</t>
+          <t>Riese</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Truuske Bock</t>
-[...6 lines deleted...]
-      </c>
+          <t>Harriëtte Riese</t>
+        </is>
+      </c>
+      <c r="G63"/>
       <c r="H63" t="inlineStr">
         <is>
-          <t>G.H.</t>
+          <t>HR</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J63"/>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>g.h.de.bock@umcg.nl</t>
-[...3 lines deleted...]
-      <c r="M63"/>
+          <t>h.riese@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>0000-0003-3661-3151</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/h.riese/</t>
+        </is>
+      </c>
       <c r="N63"/>
       <c r="O63"/>
-      <c r="P63"/>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>Mood disorders, clinical implementation of experience sampling method (ESM), ambulatory momentary assessments (EMA), epidemiology, neuroticism, psychophysiology</t>
+        </is>
+      </c>
       <c r="Q63"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>NESDA</t>
-[...2 lines deleted...]
-      <c r="B64"/>
+          <t>UC4ALL</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Principal Investigator</t>
+        </is>
+      </c>
       <c r="C64"/>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Harriëtte</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Riese</t>
+          <t>Blanker</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Harriëtte Riese</t>
+          <t>Marco Blanker</t>
         </is>
       </c>
       <c r="G64"/>
       <c r="H64" t="inlineStr">
         <is>
-          <t>HR</t>
+          <t>M.H. Blanker</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
-      <c r="K64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K64"/>
       <c r="L64" t="inlineStr">
         <is>
-          <t>0000-0003-3661-3151</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://orcid.org/0000-0002-1086-8730</t>
+        </is>
+      </c>
+      <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
-      <c r="P64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q64"/>
+      <c r="P64"/>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>UC4ALL</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C65"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Henk</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Blanker</t>
+          <t>Van der Worp</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Marco Blanker</t>
+          <t>Henk Van der Worp</t>
         </is>
       </c>
       <c r="G65"/>
       <c r="H65" t="inlineStr">
         <is>
-          <t>M.H. Blanker</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K65"/>
       <c r="L65" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-1086-8730</t>
+          <t>https://orcid.org/0000-0001-5545-4155</t>
         </is>
       </c>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>UC4ALL</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Project leader</t>
         </is>
       </c>
       <c r="C66"/>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Henk</t>
+          <t>Anne</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Van der Worp</t>
+          <t>Loohuis</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Henk Van der Worp</t>
+          <t>Anne Loohuis</t>
         </is>
       </c>
       <c r="G66"/>
       <c r="H66" t="inlineStr">
         <is>
-          <t>H.</t>
+          <t>A.M.M. Loohuis</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K66"/>
       <c r="L66" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0001-5545-4155</t>
+          <t>https://orcid.org/0000-0001-6582-1502</t>
         </is>
       </c>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>UC4ALL</t>
+          <t>PREGNANT WOMEN</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Project leader</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C67"/>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Anne</t>
+          <t>Esther</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Loohuis</t>
+          <t>Feijen - de Jong</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Anne Loohuis</t>
+          <t>Esther Feijen - de Jong</t>
         </is>
       </c>
       <c r="G67"/>
       <c r="H67" t="inlineStr">
         <is>
-          <t>A.M.M. Loohuis</t>
+          <t>E.I.</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K67"/>
+      <c r="J67"/>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>e.i.feijen-de.jong@umcg.nl</t>
+        </is>
+      </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0001-6582-1502</t>
+          <t>0000-0001-5766-296X</t>
         </is>
       </c>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
-      <c r="Q67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q67"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>PREGNANT WOMEN</t>
-[...6 lines deleted...]
-      </c>
+          <t>PREVEND</t>
+        </is>
+      </c>
+      <c r="B68"/>
       <c r="C68"/>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Esther</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Feijen - de Jong</t>
+          <t>Meer, van der</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Esther Feijen - de Jong</t>
+          <t>Peter Meer, van der</t>
         </is>
       </c>
       <c r="G68"/>
       <c r="H68" t="inlineStr">
         <is>
-          <t>E.I.</t>
+          <t>P.</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>dr.</t>
-[...2 lines deleted...]
-      <c r="J68"/>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>e.i.feijen-de.jong@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>p.van.der.meer@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>PREVEND</t>
         </is>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Rudolf</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Meer, van der</t>
+          <t>Boer, de</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Peter Meer, van der</t>
+          <t>Rudolf Boer, de</t>
         </is>
       </c>
       <c r="G69"/>
       <c r="H69" t="inlineStr">
         <is>
-          <t>P.</t>
+          <t>R.A.</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>p.van.der.meer@umcg.nl</t>
+          <t>r.a.deboer@erasmusumc.nl</t>
         </is>
       </c>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>PREVEND</t>
         </is>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Rudolf</t>
+          <t>Ronald</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Boer, de</t>
+          <t>Gansevoort</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Rudolf Boer, de</t>
+          <t>Ronald Gansevoort</t>
         </is>
       </c>
       <c r="G70"/>
       <c r="H70" t="inlineStr">
         <is>
-          <t>R.A.</t>
-[...6 lines deleted...]
-      </c>
+          <t>R.T.</t>
+        </is>
+      </c>
+      <c r="I70"/>
       <c r="J70" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>r.a.deboer@erasmusumc.nl</t>
+          <t>r.t.gansevoort@umcg.nl</t>
         </is>
       </c>
       <c r="L70"/>
-      <c r="M70"/>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/r.t.gansevoort/</t>
+        </is>
+      </c>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>PREVEND</t>
         </is>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Ronald</t>
+          <t>Stephan</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Gansevoort</t>
+          <t>Bakker</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Ronald Gansevoort</t>
+          <t>Stephan Bakker</t>
         </is>
       </c>
       <c r="G71"/>
       <c r="H71" t="inlineStr">
         <is>
-          <t>R.T.</t>
-[...2 lines deleted...]
-      <c r="I71"/>
+          <t>SJL</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>r.t.gansevoort@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L71"/>
+          <t>s.j.l.bakker@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>0000-0003-3356-6791</t>
+        </is>
+      </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.rug.nl/staff/r.t.gansevoort/</t>
-[...4 lines deleted...]
-      <c r="P71"/>
+          <t>https://www.rug.nl/staff/s.j.l.bakker/</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>a8d153f2126d4afeaf0e80c7017238e9</t>
+        </is>
+      </c>
+      <c r="O71" t="inlineStr">
+        <is>
+          <t>fc540fbdf94a46e78973f6154b65ed65.png</t>
+        </is>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>nephrology; kidney transplantation; nutrition; metabolic syndrome; kidney function; epidemiology; muscle mass; diabetes; diabetic nephropathy</t>
+        </is>
+      </c>
       <c r="Q71"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>PREVEND</t>
-[...2 lines deleted...]
-      <c r="B72"/>
+          <t>PSC</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Principal Investigator</t>
+        </is>
+      </c>
       <c r="C72"/>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Stephan</t>
+          <t>Henkjan</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Bakker</t>
+          <t>Verkade</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Stephan Bakker</t>
+          <t>Henkjan Verkade</t>
         </is>
       </c>
       <c r="G72"/>
       <c r="H72" t="inlineStr">
         <is>
-          <t>SJL</t>
+          <t>H.J.</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>s.j.l.bakker@umcg.nl</t>
-[...21 lines deleted...]
-      </c>
+          <t>h.j.verkade@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L72"/>
+      <c r="M72"/>
+      <c r="N72"/>
+      <c r="O72"/>
       <c r="P72" t="inlineStr">
         <is>
-          <t>nephrology; kidney transplantation; nutrition; metabolic syndrome; kidney function; epidemiology; muscle mass; diabetes; diabetic nephropathy</t>
+          <t>Gastroenterology and Hepatology</t>
         </is>
       </c>
       <c r="Q72"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>PSC</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C73"/>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Henkjan</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Verkade</t>
+          <t>Rheenen</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Henkjan Verkade</t>
-[...2 lines deleted...]
-      <c r="G73"/>
+          <t>Patrick Rheenen</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>van</t>
+        </is>
+      </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>H.J.</t>
+          <t>P.F.</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...6 lines deleted...]
-      </c>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J73"/>
       <c r="K73" t="inlineStr">
         <is>
-          <t>h.j.verkade@umcg.nl</t>
+          <t>p.f.van.rheenen@umcg.nl</t>
         </is>
       </c>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
-      <c r="P73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P73"/>
       <c r="Q73"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>PSC</t>
-[...6 lines deleted...]
-      </c>
+          <t>LIFELINES</t>
+        </is>
+      </c>
+      <c r="B74"/>
       <c r="C74"/>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Anouk</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Rheenen</t>
+          <t>Marsman</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Patrick Rheenen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Anouk Marsman</t>
+        </is>
+      </c>
+      <c r="G74"/>
       <c r="H74" t="inlineStr">
         <is>
-          <t>P.F.</t>
+          <t>A.</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
-      <c r="J74"/>
-[...4 lines deleted...]
-      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>Lifelines</t>
+        </is>
+      </c>
+      <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>LIFELINES</t>
         </is>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Anouk</t>
+          <t>Jochen</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Marsman</t>
+          <t>Mierau</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Anouk Marsman</t>
+          <t>Jochen Mierau</t>
         </is>
       </c>
       <c r="G75"/>
       <c r="H75" t="inlineStr">
         <is>
-          <t>A.</t>
+          <t>J.O.</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Lifelines</t>
         </is>
       </c>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>LIFELINES</t>
-[...2 lines deleted...]
-      <c r="B76"/>
+          <t>QUIT SMOKING</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Principal Investigator,Primary contact</t>
+        </is>
+      </c>
       <c r="C76"/>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Jochen</t>
+          <t>Lilian</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Mierau</t>
+          <t>Peters</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Jochen Mierau</t>
+          <t>Lilian Peters</t>
         </is>
       </c>
       <c r="G76"/>
       <c r="H76" t="inlineStr">
         <is>
-          <t>J.O.</t>
+          <t>L.L.</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...8 lines deleted...]
-      <c r="L76"/>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J76"/>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>l.l.peters@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0003-2342-0799</t>
+        </is>
+      </c>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
-      <c r="P76"/>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>Big data, epidemiology, pregnancy, birth interventions, PREMS</t>
+        </is>
+      </c>
       <c r="Q76"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>QUIT SMOKING</t>
+          <t>RECONNECT_ERP</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C77"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Lilian</t>
+          <t>Natasha</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Peters</t>
+          <t>Maurits</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Lilian Peters</t>
+          <t>Natasha Maurits</t>
         </is>
       </c>
       <c r="G77"/>
       <c r="H77" t="inlineStr">
         <is>
-          <t>L.L.</t>
+          <t>N.M.</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>dr.</t>
-[...2 lines deleted...]
-      <c r="J77"/>
+          <t>prof. dr. ir.</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>l.l.peters@umcg.nl</t>
+          <t>n.m.maurits@umcg.nl</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0003-2342-0799</t>
-[...2 lines deleted...]
-      <c r="M77"/>
+          <t>0000-0001-6231-7044</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/n.m.maurits/</t>
+        </is>
+      </c>
       <c r="N77"/>
       <c r="O77"/>
-      <c r="P77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P77"/>
       <c r="Q77"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>RECONNECT_ERP</t>
-[...6 lines deleted...]
-      </c>
+          <t>POAD</t>
+        </is>
+      </c>
+      <c r="B78"/>
       <c r="C78"/>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Natasha</t>
+          <t>Karina</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Maurits</t>
+          <t>de Leeuw</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Natasha Maurits</t>
+          <t>Karina de Leeuw</t>
         </is>
       </c>
       <c r="G78"/>
-      <c r="H78" t="inlineStr">
-[...28 lines deleted...]
-      </c>
+      <c r="H78"/>
+      <c r="I78"/>
+      <c r="J78"/>
+      <c r="K78"/>
+      <c r="L78"/>
+      <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>POAD</t>
+          <t>NORMTIP</t>
         </is>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Karina</t>
+          <t>Maarten</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>de Leeuw</t>
+          <t>van den Berge</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Karina de Leeuw</t>
+          <t>Maarten van den Berge</t>
         </is>
       </c>
       <c r="G79"/>
-      <c r="H79"/>
-      <c r="I79"/>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
       <c r="J79"/>
-      <c r="K79"/>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>m.van.den.berge@umcg.nl</t>
+        </is>
+      </c>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>NORMTIP</t>
+          <t>PIAMA</t>
         </is>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Maarten</t>
+          <t>Gerard</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>van den Berge</t>
+          <t>Koppelman</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Maarten van den Berge</t>
+          <t>Gerard Koppelman</t>
         </is>
       </c>
       <c r="G80"/>
       <c r="H80" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>G.H.</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J80"/>
       <c r="K80" t="inlineStr">
         <is>
-          <t>m.van.den.berge@umcg.nl</t>
+          <t>g.h.koppelman@umcg.nl</t>
         </is>
       </c>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>PIAMA</t>
-[...2 lines deleted...]
-      <c r="B81"/>
+          <t>GLUCOLD</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C81"/>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Gerard</t>
+          <t>Maarten</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Koppelman</t>
+          <t>van den Berge</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Gerard Koppelman</t>
+          <t>Maarten van den Berge</t>
         </is>
       </c>
       <c r="G81"/>
       <c r="H81" t="inlineStr">
         <is>
-          <t>G.H.</t>
+          <t>M.</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J81"/>
       <c r="K81" t="inlineStr">
         <is>
-          <t>g.h.koppelman@umcg.nl</t>
+          <t>m.van.den.berge@umcg.nl</t>
         </is>
       </c>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
-      <c r="Q81"/>
+      <c r="Q81" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>GLUCOLD</t>
+          <t>IPC_UP_study</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Project leader</t>
         </is>
       </c>
       <c r="C82"/>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Maarten</t>
+          <t>Esther</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>van den Berge</t>
+          <t>Feijen-de Jong</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Maarten van den Berge</t>
+          <t>Esther Feijen-de Jong</t>
         </is>
       </c>
       <c r="G82"/>
       <c r="H82" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>E</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J82"/>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>m.van.den.berge@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L82"/>
+          <t>e.i.feijen-de.jong@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>0000-0001-5766-296X</t>
+        </is>
+      </c>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>IPC_UP_study</t>
-[...6 lines deleted...]
-      </c>
+          <t>RESULT</t>
+        </is>
+      </c>
+      <c r="B83"/>
       <c r="C83"/>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Esther</t>
+          <t>Suzanne</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Feijen-de Jong</t>
+          <t>Arends</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Esther Feijen-de Jong</t>
+          <t>Suzanne Arends</t>
         </is>
       </c>
       <c r="G83"/>
       <c r="H83" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>e.i.feijen-de.jong@umcg.nl</t>
+          <t>s.arends@umcg.nl</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>0000-0001-5766-296X</t>
+          <t>0000-0002-4422-7640</t>
         </is>
       </c>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
-      <c r="P83"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>Epidemiologist</t>
+        </is>
+      </c>
+      <c r="Q83"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>RESULT</t>
         </is>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Suzanne</t>
+          <t>Arjan</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Arends</t>
+          <t>Vissink</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Suzanne Arends</t>
+          <t>Arjan Vissink</t>
         </is>
       </c>
       <c r="G84"/>
       <c r="H84" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>A</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>s.arends@umcg.nl</t>
+          <t>a.vissink@umcg.nl</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>0000-0002-4422-7640</t>
+          <t>0000-0003-2581-4361</t>
         </is>
       </c>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84" t="inlineStr">
         <is>
-          <t>Epidemiologist</t>
+          <t>Oral and Maxillofacial Surgeon</t>
         </is>
       </c>
       <c r="Q84"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>RESULT</t>
         </is>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Arjan</t>
+          <t>Hendrika</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Vissink</t>
+          <t>Bootsma</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Arjan Vissink</t>
+          <t>Hendrika Bootsma</t>
         </is>
       </c>
       <c r="G85"/>
       <c r="H85" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>H</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>a.vissink@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>h.bootsma@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85" t="inlineStr">
         <is>
-          <t>Oral and Maxillofacial Surgeon</t>
+          <t>Rheumatology</t>
         </is>
       </c>
       <c r="Q85"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>RESULT</t>
         </is>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Hendrika</t>
+          <t>Gwenny</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Bootsma</t>
+          <t>Verstappen</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Hendrika Bootsma</t>
+          <t>Gwenny Verstappen</t>
         </is>
       </c>
       <c r="G86"/>
       <c r="H86" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>G.M.P.J</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>h.bootsma@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L86"/>
+          <t>g.m.p.j.verstappen@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>0000-0002-5682-6085</t>
+        </is>
+      </c>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86" t="inlineStr">
         <is>
-          <t>Rheumatology</t>
+          <t>Immunologist</t>
         </is>
       </c>
       <c r="Q86"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>RESULT</t>
-[...2 lines deleted...]
-      <c r="B87"/>
+          <t>SENIORLINES</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Principal Investigator</t>
+        </is>
+      </c>
       <c r="C87"/>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Gwenny</t>
+          <t>Barbara</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Verstappen</t>
+          <t>Munster</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Gwenny Verstappen</t>
-[...2 lines deleted...]
-      <c r="G87"/>
+          <t>Barbara Munster</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>van</t>
+        </is>
+      </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>G.M.P.J</t>
+          <t>B.C.</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>dr.</t>
-[...6 lines deleted...]
-      </c>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J87"/>
       <c r="K87" t="inlineStr">
         <is>
-          <t>g.m.p.j.verstappen@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>b.c.van.munster@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
-      <c r="P87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P87"/>
       <c r="Q87"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>SENIORLINES</t>
-[...6 lines deleted...]
-      </c>
+          <t>SLE</t>
+        </is>
+      </c>
+      <c r="B88"/>
       <c r="C88"/>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Barbara</t>
+          <t>Suzanne</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Munster</t>
+          <t>Arends</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Barbara Munster</t>
-[...6 lines deleted...]
-      </c>
+          <t>Suzanne Arends</t>
+        </is>
+      </c>
+      <c r="G88"/>
       <c r="H88" t="inlineStr">
         <is>
-          <t>B.C.</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J88"/>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>b.c.van.munster@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L88"/>
+          <t>s.arends@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>0000-0002-4422-7640</t>
+        </is>
+      </c>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
-      <c r="P88"/>
+      <c r="P88" t="inlineStr">
+        <is>
+          <t>Epidemiologist</t>
+        </is>
+      </c>
       <c r="Q88"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>SLE</t>
         </is>
       </c>
-      <c r="B89"/>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C89"/>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Suzanne</t>
+          <t>Karina</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Arends</t>
+          <t>Leeuw</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Suzanne Arends</t>
-[...2 lines deleted...]
-      <c r="G89"/>
+          <t>Karina Leeuw</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>K</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>s.arends@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>k.de.leeuw@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
-      <c r="P89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P89"/>
       <c r="Q89"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>SLE</t>
+          <t>UMCG_SSC</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C90"/>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Karina</t>
+          <t>Udo</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Leeuw</t>
+          <t>Mulder</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Karina Leeuw</t>
-[...6 lines deleted...]
-      </c>
+          <t>Udo Mulder</t>
+        </is>
+      </c>
+      <c r="G90"/>
       <c r="H90" t="inlineStr">
         <is>
-          <t>K</t>
+          <t>DJ</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
-      <c r="J90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J90"/>
       <c r="K90" t="inlineStr">
         <is>
-          <t>k.de.leeuw@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L90"/>
+          <t>d.j.mulder@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>0000-0003-3715-6474</t>
+        </is>
+      </c>
       <c r="M90"/>
-      <c r="N90"/>
-[...1 lines deleted...]
-      <c r="P90"/>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>9ac879b5fc1f451db8f88e9a6a616e69</t>
+        </is>
+      </c>
+      <c r="O90" t="inlineStr">
+        <is>
+          <t>a09efb05f2044c2b84a2679e0c1abbf1.jpg</t>
+        </is>
+      </c>
+      <c r="P90" t="inlineStr">
+        <is>
+          <t>Vascular Immunology</t>
+        </is>
+      </c>
       <c r="Q90"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>UMCG_SSC</t>
+          <t>PRESTO</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C91"/>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Udo</t>
+          <t>Wim</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Mulder</t>
+          <t>Timens</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Udo Mulder</t>
+          <t>Wim Timens</t>
         </is>
       </c>
       <c r="G91"/>
       <c r="H91" t="inlineStr">
         <is>
-          <t>DJ</t>
+          <t>W.</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J91"/>
       <c r="K91" t="inlineStr">
         <is>
-          <t>d.j.mulder@umcg.nl</t>
-[...22 lines deleted...]
-      </c>
+          <t>w.timens@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L91"/>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/w.timens/</t>
+        </is>
+      </c>
+      <c r="N91"/>
+      <c r="O91"/>
+      <c r="P91"/>
       <c r="Q91"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>PRESTO</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B92"/>
       <c r="C92"/>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Wim</t>
+          <t>Maarten</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Timens</t>
+          <t>van den Berge</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Wim Timens</t>
+          <t>Maarten van den Berge</t>
         </is>
       </c>
       <c r="G92"/>
       <c r="H92" t="inlineStr">
         <is>
-          <t>W.</t>
+          <t>M.</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J92"/>
       <c r="K92" t="inlineStr">
         <is>
-          <t>w.timens@umcg.nl</t>
+          <t>m.van.den.berge@umcg.nl</t>
         </is>
       </c>
       <c r="L92"/>
-      <c r="M92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92"/>
       <c r="Q92"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>PRESTO</t>
         </is>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Maarten</t>
+          <t>Corry-Anke</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>van den Berge</t>
+          <t>Brandsma</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Maarten van den Berge</t>
+          <t>Corry-Anke Brandsma</t>
         </is>
       </c>
       <c r="G93"/>
       <c r="H93" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>C-A.</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J93"/>
       <c r="K93" t="inlineStr">
         <is>
-          <t>m.van.den.berge@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L93"/>
+          <t>c.a.brandsma@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0001-8911-3658</t>
+        </is>
+      </c>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>PRESTO</t>
+          <t>RG-COHORT</t>
         </is>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Corry-Anke</t>
+          <t>Wim</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Brandsma</t>
+          <t>Timens</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Corry-Anke Brandsma</t>
+          <t>Wim Timens</t>
         </is>
       </c>
       <c r="G94"/>
       <c r="H94" t="inlineStr">
         <is>
-          <t>C-A.</t>
+          <t>W.</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J94"/>
       <c r="K94" t="inlineStr">
         <is>
-          <t>c.a.brandsma@umcg.nl</t>
-[...7 lines deleted...]
-      <c r="M94"/>
+          <t>w.timens@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L94"/>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/w.timens/</t>
+        </is>
+      </c>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94"/>
       <c r="Q94"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>RG-COHORT</t>
         </is>
       </c>
-      <c r="B95"/>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Principal Investigator</t>
+        </is>
+      </c>
       <c r="C95"/>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Wim</t>
+          <t>Barbro</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Timens</t>
+          <t>Melgert</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Wim Timens</t>
+          <t>Barbro Melgert</t>
         </is>
       </c>
       <c r="G95"/>
       <c r="H95" t="inlineStr">
         <is>
-          <t>W.</t>
+          <t>B.N.</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
-      <c r="J95"/>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>w.timens@umcg.nl</t>
-[...7 lines deleted...]
-      </c>
+          <t>b.n.melgert@rug.nl</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0001-7091-907X</t>
+        </is>
+      </c>
+      <c r="M95"/>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95"/>
       <c r="Q95"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>RG-COHORT</t>
+          <t>SEVERE COPD COHORT</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C96"/>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Barbro</t>
+          <t>Jorine</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Melgert</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Barbro Melgert</t>
+          <t>Jorine Hartman</t>
         </is>
       </c>
       <c r="G96"/>
       <c r="H96" t="inlineStr">
         <is>
-          <t>B.N.</t>
+          <t>E.</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...6 lines deleted...]
-      </c>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J96"/>
       <c r="K96" t="inlineStr">
         <is>
-          <t>b.n.melgert@rug.nl</t>
+          <t>j.hartman@umcg.nl</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0001-7091-907X</t>
-[...2 lines deleted...]
-      <c r="M96"/>
+          <t>0000-0001-8765-9673</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>https://bicumcg.nl</t>
+        </is>
+      </c>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96"/>
       <c r="Q96"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>SEVERE COPD COHORT</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C97"/>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Jorine</t>
+          <t>Dirk-Jan</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Slebos</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Jorine Hartman</t>
+          <t>Dirk-Jan Slebos</t>
         </is>
       </c>
       <c r="G97"/>
-      <c r="H97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H97"/>
       <c r="I97" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J97"/>
       <c r="K97" t="inlineStr">
         <is>
-          <t>j.hartman@umcg.nl</t>
+          <t>d.j.slebos@umcg.nl</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>0000-0001-8765-9673</t>
+          <t>https://orcid.org/0000-0001-9555-3422</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
           <t>https://bicumcg.nl</t>
         </is>
       </c>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97"/>
       <c r="Q97"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>SEVERE COPD COHORT</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C98"/>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Dirk-Jan</t>
+          <t>Maarten</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Slebos</t>
+          <t>van den Berge</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Dirk-Jan Slebos</t>
+          <t>Maarten van den Berge</t>
         </is>
       </c>
       <c r="G98"/>
-      <c r="H98"/>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J98"/>
       <c r="K98" t="inlineStr">
         <is>
-          <t>d.j.slebos@umcg.nl</t>
-[...11 lines deleted...]
-      </c>
+          <t>m.van.den.berge@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L98"/>
+      <c r="M98"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98"/>
       <c r="Q98"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>SEVERE COPD COHORT</t>
-[...6 lines deleted...]
-      </c>
+          <t>VLAVLA</t>
+        </is>
+      </c>
+      <c r="B99"/>
       <c r="C99"/>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Maarten</t>
+          <t>Maaike</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>van den Berge</t>
+          <t>Vries</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Maarten van den Berge</t>
-[...2 lines deleted...]
-      <c r="G99"/>
+          <t>Maaike Vries</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J99"/>
       <c r="K99" t="inlineStr">
         <is>
-          <t>m.van.den.berge@umcg.nl</t>
+          <t>m.de.vries04@umcg.nl</t>
         </is>
       </c>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99"/>
       <c r="Q99"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>VLAVLA</t>
-[...2 lines deleted...]
-      <c r="B100"/>
+          <t>COPACA</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Primary contact,Principal Investigator</t>
+        </is>
+      </c>
       <c r="C100"/>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Maaike</t>
+          <t>Rimke</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Vries</t>
+          <t>Groenewold</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Maaike Vries</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rimke Groenewold</t>
+        </is>
+      </c>
+      <c r="G100"/>
       <c r="H100" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>R.</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
-      <c r="J100"/>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>m.de.vries04@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L100"/>
+          <t>r.groenewold@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>0000-0001-8433-5753</t>
+        </is>
+      </c>
       <c r="M100"/>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100"/>
       <c r="Q100"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>COPACA</t>
+          <t>UMCG_SSC</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Primary contact,Principal Investigator</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C101"/>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Rimke</t>
+          <t>Alja</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Groenewold</t>
+          <t>Stel</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Rimke Groenewold</t>
+          <t>Alja Stel</t>
         </is>
       </c>
       <c r="G101"/>
       <c r="H101" t="inlineStr">
         <is>
-          <t>R.</t>
+          <t>AJ</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
-      <c r="J101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J101"/>
       <c r="K101" t="inlineStr">
         <is>
-          <t>r.groenewold@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>a.j.stel@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L101"/>
       <c r="M101"/>
       <c r="N101"/>
       <c r="O101"/>
       <c r="P101"/>
       <c r="Q101"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>UMCG_SSC</t>
+          <t>LOFIT</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Alternative contact</t>
         </is>
       </c>
       <c r="C102"/>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Alja</t>
+          <t>LOFIT</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Stel</t>
+          <t>Groningen</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Alja Stel</t>
+          <t>LOFIT Groningen</t>
         </is>
       </c>
       <c r="G102"/>
-      <c r="H102" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H102"/>
+      <c r="I102"/>
       <c r="J102"/>
       <c r="K102" t="inlineStr">
         <is>
-          <t>a.j.stel@umcg.nl</t>
+          <t>lofit@umcg.nl</t>
         </is>
       </c>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
       <c r="O102"/>
       <c r="P102"/>
-      <c r="Q102"/>
+      <c r="Q102" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>LOFIT</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Alternative contact</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C103"/>
       <c r="D103" t="inlineStr">
         <is>
           <t>LOFIT</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Groningen</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>LOFIT Groningen</t>
+          <t>LOFIT Amsterdam</t>
         </is>
       </c>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103"/>
       <c r="K103" t="inlineStr">
         <is>
-          <t>lofit@umcg.nl</t>
+          <t>lofit@amsterdamumc.nl</t>
         </is>
       </c>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
       <c r="O103"/>
       <c r="P103"/>
       <c r="Q103" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>LOFIT</t>
+          <t>FORCE-NEN Clinical Biobank</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C104"/>
       <c r="D104" t="inlineStr">
         <is>
-          <t>LOFIT</t>
+          <t>Gerlof</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Valk</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>LOFIT Amsterdam</t>
+          <t>Gerlof Valk</t>
         </is>
       </c>
       <c r="G104"/>
-      <c r="H104"/>
-[...6 lines deleted...]
-      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>G.D.</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>UMCU</t>
+        </is>
+      </c>
+      <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
       <c r="O104"/>
       <c r="P104"/>
-      <c r="Q104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q104"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>FORCE-NEN Clinical Biobank</t>
+          <t>TRAILS</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C105"/>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Gerlof</t>
+          <t>Tineke</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Valk</t>
+          <t>Oldehinkel</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Gerlof Valk</t>
+          <t>Tineke Oldehinkel</t>
         </is>
       </c>
       <c r="G105"/>
       <c r="H105" t="inlineStr">
         <is>
-          <t>G.D.</t>
+          <t>A.j.</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>UMCU</t>
-[...4 lines deleted...]
-      <c r="M105"/>
+          <t>UMCG</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>a.j.oldehinkel@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>0000-0003-3925-3913</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/a.j.oldehinkel/</t>
+        </is>
+      </c>
       <c r="N105"/>
       <c r="O105"/>
       <c r="P105"/>
       <c r="Q105"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>TRAILS</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C106"/>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Tineke</t>
+          <t>Catharina</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Oldehinkel</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Tineke Oldehinkel</t>
+          <t>Catharina Hartman</t>
         </is>
       </c>
       <c r="G106"/>
       <c r="H106" t="inlineStr">
         <is>
-          <t>A.j.</t>
+          <t>C.A.</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>a.j.oldehinkel@umcg.nl</t>
+          <t>c.a.hartman@umcg.nl</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>0000-0003-3925-3913</t>
+          <t>0000-0002-8094-8859</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.rug.nl/staff/a.j.oldehinkel/</t>
+          <t>https://www.rug.nl/staff/c.a.hartman/</t>
         </is>
       </c>
       <c r="N106"/>
       <c r="O106"/>
       <c r="P106"/>
       <c r="Q106"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>TRAILS</t>
+          <t>TRANSPLANTLINES</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C107"/>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Catharina</t>
+          <t>Tim</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Knobbe</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Catharina Hartman</t>
+          <t>Tim Knobbe</t>
         </is>
       </c>
       <c r="G107"/>
       <c r="H107" t="inlineStr">
         <is>
-          <t>C.A.</t>
-[...6 lines deleted...]
-      </c>
+          <t>TJ</t>
+        </is>
+      </c>
+      <c r="I107"/>
       <c r="J107" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>c.a.hartman@umcg.nl</t>
+          <t>t.j.knobbe@umcg.nl</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>0000-0002-8094-8859</t>
+          <t>0000-0003-3246-3192</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.rug.nl/staff/c.a.hartman/</t>
+          <t>https://research.rug.nl/en/persons/tim-knobbe</t>
         </is>
       </c>
       <c r="N107"/>
       <c r="O107"/>
       <c r="P107"/>
       <c r="Q107"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>TRANSPLANTLINES</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C108"/>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Tim</t>
+          <t>Sietske</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Knobbe</t>
+          <t>Doorenbos</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Tim Knobbe</t>
+          <t>Sietske Doorenbos</t>
         </is>
       </c>
       <c r="G108"/>
       <c r="H108" t="inlineStr">
         <is>
-          <t>TJ</t>
+          <t>CSE</t>
         </is>
       </c>
       <c r="I108"/>
       <c r="J108" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>t.j.knobbe@umcg.nl</t>
-[...11 lines deleted...]
-      </c>
+          <t>c.s.e.doorenbos@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L108"/>
+      <c r="M108"/>
       <c r="N108"/>
       <c r="O108"/>
       <c r="P108"/>
       <c r="Q108"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>TRANSPLANTLINES</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C109"/>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Sietske</t>
+          <t>Daan</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Doorenbos</t>
+          <t>Kremer</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sietske Doorenbos</t>
+          <t>Daan Kremer</t>
         </is>
       </c>
       <c r="G109"/>
       <c r="H109" t="inlineStr">
         <is>
-          <t>CSE</t>
+          <t>D</t>
         </is>
       </c>
       <c r="I109"/>
       <c r="J109" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>c.s.e.doorenbos@umcg.nl</t>
-[...3 lines deleted...]
-      <c r="M109"/>
+          <t>d.kremer@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>0000-0003-0011-115X</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/d.kremer/</t>
+        </is>
+      </c>
       <c r="N109"/>
       <c r="O109"/>
       <c r="P109"/>
       <c r="Q109"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>TRANSPLANTLINES</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C110"/>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Daan</t>
+          <t>Stephan</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Kremer</t>
+          <t>Bakker</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Daan Kremer</t>
+          <t>Stephan Bakker</t>
         </is>
       </c>
       <c r="G110"/>
       <c r="H110" t="inlineStr">
         <is>
-          <t>D</t>
-[...2 lines deleted...]
-      <c r="I110"/>
+          <t>SJL</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>d.kremer@umcg.nl</t>
+          <t>s.j.l.bakker@umcg.nl</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>0000-0003-0011-115X</t>
+          <t>0000-0003-3356-6791</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.rug.nl/staff/d.kremer/</t>
+          <t>https://www.rug.nl/staff/s.j.l.bakker/</t>
         </is>
       </c>
       <c r="N110"/>
       <c r="O110"/>
-      <c r="P110"/>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>nephrology; kidney transplantation; nutrition; metabolic syndrome; kidney function; epidemiology; muscle mass; diabetes; diabetic nephropathy</t>
+        </is>
+      </c>
       <c r="Q110"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>TRANSPLANTLINES</t>
+          <t>FORCE-NEN Clinical Biobank</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C111"/>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Stephan</t>
+          <t>Ed</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Bakker</t>
+          <t>Schuuring</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Stephan Bakker</t>
+          <t>Ed Schuuring</t>
         </is>
       </c>
       <c r="G111"/>
-      <c r="H111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H111"/>
       <c r="I111" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
-      <c r="K111" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="K111"/>
+      <c r="L111"/>
+      <c r="M111"/>
       <c r="N111"/>
       <c r="O111"/>
-      <c r="P111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P111"/>
       <c r="Q111"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>FORCE-NEN Clinical Biobank</t>
+          <t>PAM</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C112"/>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Ed</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Schuuring</t>
+          <t>de Bruyn</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Ed Schuuring</t>
-[...3 lines deleted...]
-      <c r="H112"/>
+          <t>Marco de Bruyn</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
-      <c r="K112"/>
-[...4 lines deleted...]
-      <c r="P112"/>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>m.de.bruyn@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>0000-0001-9819-9131</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>https://umcgresearch.org/w/immuno-oncology</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>693c561673d74b0a91ed25a6d289b865</t>
+        </is>
+      </c>
+      <c r="O112" t="inlineStr">
+        <is>
+          <t>foto_crop.jpg</t>
+        </is>
+      </c>
+      <c r="P112" t="inlineStr">
+        <is>
+          <t>Endometrial cancer, Tumor Immunology, T cells, B cells</t>
+        </is>
+      </c>
       <c r="Q112"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>PAM</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C113"/>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Hans</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>de Bruyn</t>
+          <t>Nijman</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Marco de Bruyn</t>
+          <t>Hans Nijman</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>HW</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>m.de.bruyn@umcg.nl</t>
+          <t>h.w.nijman@umcg.nl</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>0000-0001-9819-9131</t>
+          <t>0000-0002-1821-3042</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
           <t>https://umcgresearch.org/w/immuno-oncology</t>
         </is>
       </c>
-      <c r="N113" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="N113"/>
+      <c r="O113"/>
       <c r="P113" t="inlineStr">
         <is>
-          <t>Endometrial cancer, Tumor Immunology, T cells, B cells</t>
+          <t>Gynaecologic Oncology, Tumor Immunology, T cells</t>
         </is>
       </c>
       <c r="Q113"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>PAM</t>
+          <t>REHABLINES</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C114"/>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Hans</t>
+          <t>Leonie</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Nijman</t>
+          <t>Krops</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Hans Nijman</t>
-[...2 lines deleted...]
-      <c r="G114" t="inlineStr">
+          <t>Leonie Krops</t>
+        </is>
+      </c>
+      <c r="G114"/>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>L.A.</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
-      <c r="H114" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
-      <c r="K114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K114"/>
       <c r="L114" t="inlineStr">
         <is>
-          <t>0000-0002-1821-3042</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://orcid.org/0000-0003-1721-3953</t>
+        </is>
+      </c>
+      <c r="M114"/>
       <c r="N114"/>
       <c r="O114"/>
-      <c r="P114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P114"/>
       <c r="Q114"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>REHABLINES</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C115"/>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Leonie</t>
+          <t>Klaske</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Krops</t>
+          <t>Kammen</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Leonie Krops</t>
-[...2 lines deleted...]
-      <c r="G115"/>
+          <t>Klaske Kammen</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>van</t>
+        </is>
+      </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>L.A.</t>
+          <t>K.</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K115"/>
       <c r="L115" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0003-1721-3953</t>
+          <t>https://orcid.org/0000-0002-6625-8018</t>
         </is>
       </c>
       <c r="M115"/>
       <c r="N115"/>
       <c r="O115"/>
       <c r="P115"/>
       <c r="Q115"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>REHABLINES</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C116"/>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Klaske</t>
+          <t>Rienk</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Kammen</t>
+          <t>Dekker</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Klaske Kammen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rienk Dekker</t>
+        </is>
+      </c>
+      <c r="G116"/>
       <c r="H116" t="inlineStr">
         <is>
-          <t>K.</t>
+          <t>R.</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K116"/>
       <c r="L116" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-6625-8018</t>
+          <t>https://orcid.org/0000-0001-6649-6289</t>
         </is>
       </c>
       <c r="M116"/>
       <c r="N116"/>
       <c r="O116"/>
       <c r="P116"/>
       <c r="Q116"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>REHABLINES</t>
+          <t>RESPACT</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C117"/>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Rienk</t>
+          <t>Bregje</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Dekker</t>
+          <t>Hegeman-Seves</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Rienk Dekker</t>
+          <t>Bregje Hegeman-Seves</t>
         </is>
       </c>
       <c r="G117"/>
       <c r="H117" t="inlineStr">
         <is>
-          <t>R.</t>
+          <t>B.L.</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K117"/>
       <c r="L117" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0001-6649-6289</t>
+          <t>https://orcid.org/0000-0003-4066-1893</t>
         </is>
       </c>
       <c r="M117"/>
       <c r="N117"/>
       <c r="O117"/>
       <c r="P117"/>
       <c r="Q117"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>RESPACT</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C118"/>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Bregje</t>
+          <t>Leonie</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Hegeman-Seves</t>
+          <t>Krops</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Bregje Hegeman-Seves</t>
+          <t>Leonie Krops</t>
         </is>
       </c>
       <c r="G118"/>
       <c r="H118" t="inlineStr">
         <is>
-          <t>B.L.</t>
+          <t>L.A.</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K118"/>
       <c r="L118" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0003-4066-1893</t>
+          <t>https://orcid.org/0000-0003-1721-3953</t>
         </is>
       </c>
       <c r="M118"/>
       <c r="N118"/>
       <c r="O118"/>
       <c r="P118"/>
       <c r="Q118"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>RESPACT</t>
         </is>
       </c>
-      <c r="B119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B119"/>
       <c r="C119"/>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Leonie</t>
+          <t>Pim</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Krops</t>
+          <t>Brandenbarg</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Leonie Krops</t>
+          <t>Pim Brandenbarg</t>
         </is>
       </c>
       <c r="G119"/>
       <c r="H119" t="inlineStr">
         <is>
-          <t>L.A.</t>
+          <t>P.</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>drs.</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K119"/>
       <c r="L119" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0003-1721-3953</t>
+          <t>https://orcid.org/0000-0002-6909-5111</t>
         </is>
       </c>
       <c r="M119"/>
       <c r="N119"/>
       <c r="O119"/>
       <c r="P119"/>
       <c r="Q119"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>RESPACT</t>
         </is>
       </c>
       <c r="B120"/>
       <c r="C120"/>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Pim</t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Brandenbarg</t>
+          <t>van der Woude</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Pim Brandenbarg</t>
+          <t>Lucas van der Woude</t>
         </is>
       </c>
       <c r="G120"/>
       <c r="H120" t="inlineStr">
         <is>
-          <t>P.</t>
+          <t>L.H.V.</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>drs.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K120"/>
       <c r="L120" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-6909-5111</t>
+          <t>https://orcid.org/0000-0002-8472-334X</t>
         </is>
       </c>
       <c r="M120"/>
       <c r="N120"/>
       <c r="O120"/>
       <c r="P120"/>
       <c r="Q120"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>RESPACT</t>
         </is>
       </c>
       <c r="B121"/>
       <c r="C121"/>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Lucas</t>
+          <t>Femke</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>van der Woude</t>
+          <t>Hoekstra</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Lucas van der Woude</t>
+          <t>Femke Hoekstra</t>
         </is>
       </c>
       <c r="G121"/>
       <c r="H121" t="inlineStr">
         <is>
-          <t>L.H.V.</t>
+          <t>F.</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>UMCG</t>
+          <t>UBC</t>
         </is>
       </c>
       <c r="K121"/>
       <c r="L121" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-8472-334X</t>
+          <t>https://orcid.org/0000-0002-0068-652X</t>
         </is>
       </c>
       <c r="M121"/>
       <c r="N121"/>
       <c r="O121"/>
       <c r="P121"/>
       <c r="Q121"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>RESPACT</t>
+          <t>PIEisM</t>
         </is>
       </c>
       <c r="B122"/>
       <c r="C122"/>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Femke</t>
+          <t>Rienk</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Hoekstra</t>
+          <t>Dekker</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Femke Hoekstra</t>
+          <t>Rienk Dekker</t>
         </is>
       </c>
       <c r="G122"/>
-      <c r="H122" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K122"/>
+      <c r="H122"/>
+      <c r="I122"/>
+      <c r="J122"/>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>r.dekker01@umcg.nl</t>
+        </is>
+      </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-0068-652X</t>
+          <t>0000-0001-6649-6289</t>
         </is>
       </c>
       <c r="M122"/>
       <c r="N122"/>
       <c r="O122"/>
       <c r="P122"/>
       <c r="Q122"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>PIEisM</t>
+          <t>RESPACT</t>
         </is>
       </c>
       <c r="B123"/>
       <c r="C123"/>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Rienk</t>
+          <t>Trynke</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Dekker</t>
+          <t>Hoekstra</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Rienk Dekker</t>
+          <t>Trynke Hoekstra</t>
         </is>
       </c>
       <c r="G123"/>
-      <c r="H123"/>
-[...6 lines deleted...]
-      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>T.</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>VUmc</t>
+        </is>
+      </c>
+      <c r="K123"/>
       <c r="L123" t="inlineStr">
         <is>
-          <t>0000-0001-6649-6289</t>
+          <t>https://orcid.org/0000-0002-0535-0056</t>
         </is>
       </c>
       <c r="M123"/>
       <c r="N123"/>
       <c r="O123"/>
       <c r="P123"/>
       <c r="Q123"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>RESPACT</t>
         </is>
       </c>
       <c r="B124"/>
       <c r="C124"/>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Trynke</t>
+          <t>Florentina</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Hoekstra</t>
+          <t>Hettinga</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Trynke Hoekstra</t>
+          <t>Florentina Hettinga</t>
         </is>
       </c>
       <c r="G124"/>
       <c r="H124" t="inlineStr">
         <is>
-          <t>T.</t>
+          <t>F.J.</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>VUmc</t>
+          <t>Northumbria</t>
         </is>
       </c>
       <c r="K124"/>
       <c r="L124" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-0535-0056</t>
+          <t>https://orcid.org/0000-0002-7027-8126</t>
         </is>
       </c>
       <c r="M124"/>
       <c r="N124"/>
       <c r="O124"/>
       <c r="P124"/>
       <c r="Q124"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>RESPACT</t>
         </is>
       </c>
-      <c r="B125"/>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Principal Investigator</t>
+        </is>
+      </c>
       <c r="C125"/>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Florentina</t>
+          <t>Rienk</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Hettinga</t>
+          <t>Dekker</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Florentina Hettinga</t>
+          <t>Rienk Dekker</t>
         </is>
       </c>
       <c r="G125"/>
       <c r="H125" t="inlineStr">
         <is>
-          <t>F.J.</t>
+          <t>R.</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>Northumbria</t>
+          <t>UMCG</t>
         </is>
       </c>
       <c r="K125"/>
       <c r="L125" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-7027-8126</t>
+          <t>https://orcid.org/0000-0001-6649-6289</t>
         </is>
       </c>
       <c r="M125"/>
       <c r="N125"/>
       <c r="O125"/>
       <c r="P125"/>
       <c r="Q125"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>RESPACT</t>
+          <t>LIMB_PROSTHESES</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C126"/>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Rienk</t>
+          <t>Corry</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Dekker</t>
+          <t>van der Sluis</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Rienk Dekker</t>
+          <t>Corry van der Sluis</t>
         </is>
       </c>
       <c r="G126"/>
-      <c r="H126" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H126"/>
+      <c r="I126"/>
       <c r="J126" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
-      <c r="K126"/>
-[...4 lines deleted...]
-      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>c.k.van.der.sluis@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L126"/>
       <c r="M126"/>
       <c r="N126"/>
       <c r="O126"/>
       <c r="P126"/>
       <c r="Q126"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>LIMB_PROSTHESES</t>
-[...6 lines deleted...]
-      </c>
+          <t>Chronic_Kidney_Disease_ID</t>
+        </is>
+      </c>
+      <c r="B127"/>
       <c r="C127"/>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Corry</t>
+          <t>Petra</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>van der Sluis</t>
+          <t>Denig</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Corry van der Sluis</t>
+          <t>Petra Denig</t>
         </is>
       </c>
       <c r="G127"/>
       <c r="H127"/>
       <c r="I127"/>
-      <c r="J127" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J127"/>
       <c r="K127" t="inlineStr">
         <is>
-          <t>c.k.van.der.sluis@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L127"/>
+          <t>p.denig@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>L-9865-2014</t>
+        </is>
+      </c>
       <c r="M127"/>
       <c r="N127"/>
       <c r="O127"/>
       <c r="P127"/>
       <c r="Q127"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Chronic_Kidney_Disease_ID</t>
-[...2 lines deleted...]
-      <c r="B128"/>
+          <t>MHPs_SHP</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Principal Investigator</t>
+        </is>
+      </c>
       <c r="C128"/>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Petra</t>
+          <t>Corry</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Denig</t>
+          <t>van der Sluis</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Petra Denig</t>
+          <t>Corry van der Sluis</t>
         </is>
       </c>
       <c r="G128"/>
       <c r="H128"/>
       <c r="I128"/>
-      <c r="J128"/>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>p.denig@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>c.k.van.der.sluis@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L128"/>
       <c r="M128"/>
       <c r="N128"/>
       <c r="O128"/>
       <c r="P128"/>
       <c r="Q128"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>MHPs_SHP</t>
+          <t>PROSTHESES</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C129"/>
       <c r="D129" t="inlineStr">
         <is>
           <t>Corry</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>van der Sluis</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Corry van der Sluis</t>
         </is>
       </c>
       <c r="G129"/>
       <c r="H129"/>
       <c r="I129"/>
       <c r="J129" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>c.k.van.der.sluis@umcg.nl</t>
         </is>
       </c>
       <c r="L129"/>
       <c r="M129"/>
       <c r="N129"/>
       <c r="O129"/>
       <c r="P129"/>
       <c r="Q129"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>PROSTHESES</t>
-[...6 lines deleted...]
-      </c>
+          <t>Faecal_calprotectin</t>
+        </is>
+      </c>
+      <c r="B130"/>
       <c r="C130"/>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Corry</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>van der Sluis</t>
+          <t>Ansems</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Corry van der Sluis</t>
+          <t>Sophie Ansems</t>
         </is>
       </c>
       <c r="G130"/>
-      <c r="H130"/>
-[...11 lines deleted...]
-      <c r="L130"/>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>S.A.</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J130"/>
+      <c r="K130"/>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>0000000287448224</t>
+        </is>
+      </c>
       <c r="M130"/>
       <c r="N130"/>
       <c r="O130"/>
       <c r="P130"/>
       <c r="Q130"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Faecal_calprotectin</t>
         </is>
       </c>
       <c r="B131"/>
       <c r="C131"/>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Marjolein</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Ansems</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sophie Ansems</t>
+          <t>Marjolein Berger</t>
         </is>
       </c>
       <c r="G131"/>
       <c r="H131" t="inlineStr">
         <is>
-          <t>S.A.</t>
+          <t>M.Y.</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J131"/>
       <c r="K131"/>
       <c r="L131" t="inlineStr">
         <is>
-          <t>0000000287448224</t>
+          <t>0000000167745961</t>
         </is>
       </c>
       <c r="M131"/>
       <c r="N131"/>
       <c r="O131"/>
       <c r="P131"/>
       <c r="Q131"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Faecal_calprotectin</t>
-[...2 lines deleted...]
-      <c r="B132"/>
+          <t>ICU_PRIME</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Principal Investigator,Primary contact</t>
+        </is>
+      </c>
       <c r="C132"/>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Marjolein</t>
+          <t>Bhanu</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Berger</t>
+          <t>Sinha</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Marjolein Berger</t>
+          <t>Bhanu Sinha</t>
         </is>
       </c>
       <c r="G132"/>
-      <c r="H132" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H132"/>
+      <c r="I132"/>
       <c r="J132"/>
-      <c r="K132"/>
-[...4 lines deleted...]
-      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>b.sinha@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L132"/>
       <c r="M132"/>
       <c r="N132"/>
       <c r="O132"/>
       <c r="P132"/>
-      <c r="Q132"/>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>ICU_PRIME</t>
-[...6 lines deleted...]
-      </c>
+          <t>Facet</t>
+        </is>
+      </c>
+      <c r="B133"/>
       <c r="C133"/>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Bhanu</t>
+          <t>Anne</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Sinha</t>
+          <t>Broekema</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Bhanu Sinha</t>
+          <t>Anne Broekema</t>
         </is>
       </c>
       <c r="G133"/>
-      <c r="H133"/>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>A.E.H.</t>
+        </is>
+      </c>
       <c r="I133"/>
-      <c r="J133"/>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>b.sinha@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L133"/>
+          <t>a.e.h.broekema@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>0000-0002-2657-7540</t>
+        </is>
+      </c>
       <c r="M133"/>
       <c r="N133"/>
       <c r="O133"/>
-      <c r="P133"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P133" t="inlineStr">
+        <is>
+          <t>Neurosurgery</t>
+        </is>
+      </c>
+      <c r="Q133"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Facet</t>
         </is>
       </c>
       <c r="B134"/>
       <c r="C134"/>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Anne</t>
+          <t>Diane</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Broekema</t>
+          <t>Steenks</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Anne Broekema</t>
+          <t>Diane Steenks</t>
         </is>
       </c>
       <c r="G134"/>
       <c r="H134" t="inlineStr">
         <is>
-          <t>A.E.H.</t>
+          <t>D.H.</t>
         </is>
       </c>
       <c r="I134"/>
       <c r="J134" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>a.e.h.broekema@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>d.h.steenks@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L134"/>
       <c r="M134"/>
       <c r="N134"/>
       <c r="O134"/>
       <c r="P134" t="inlineStr">
         <is>
           <t>Neurosurgery</t>
         </is>
       </c>
       <c r="Q134"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Facet</t>
-[...2 lines deleted...]
-      <c r="B135"/>
+          <t>LIMB_PROSTHESES</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C135"/>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Diane</t>
+          <t>Nienke</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Steenks</t>
+          <t>Kerver</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Diane Steenks</t>
+          <t>Nienke Kerver</t>
         </is>
       </c>
       <c r="G135"/>
-      <c r="H135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H135"/>
       <c r="I135"/>
       <c r="J135" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>d.h.steenks@umcg.nl</t>
+          <t>n.kerver@umcg.nl</t>
         </is>
       </c>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135"/>
       <c r="O135"/>
-      <c r="P135" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q135"/>
+      <c r="P135"/>
+      <c r="Q135" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>LIMB_PROSTHESES</t>
-[...6 lines deleted...]
-      </c>
+          <t>ICU_PRIME</t>
+        </is>
+      </c>
+      <c r="B136"/>
       <c r="C136"/>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Nienke</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Kerver</t>
+          <t>Luz</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Nienke Kerver</t>
+          <t>Christian Luz</t>
         </is>
       </c>
       <c r="G136"/>
       <c r="H136"/>
       <c r="I136"/>
       <c r="J136" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>n.kerver@umcg.nl</t>
+          <t>c.f.luz@umcg.nl</t>
         </is>
       </c>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136"/>
       <c r="O136"/>
       <c r="P136"/>
-      <c r="Q136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q136"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>PSI IBD</t>
-[...6 lines deleted...]
-      </c>
+          <t>ICU_PRIME</t>
+        </is>
+      </c>
+      <c r="B137"/>
       <c r="C137"/>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Kim</t>
+          <t>Maurits</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Sloot</t>
+          <t>Renes</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Kim Sloot</t>
-[...11 lines deleted...]
-      </c>
+          <t>Maurits Renes</t>
+        </is>
+      </c>
+      <c r="G137"/>
+      <c r="H137"/>
       <c r="I137"/>
-      <c r="J137"/>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>k.w.j.van.der.sloot@umcg.nl</t>
+          <t>m.h.renes@umcg.nl</t>
         </is>
       </c>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137"/>
       <c r="O137"/>
       <c r="P137"/>
       <c r="Q137"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>ICU_PRIME</t>
+          <t>MyelinPET_inMS</t>
         </is>
       </c>
       <c r="B138"/>
       <c r="C138"/>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Erik FJ</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Luz</t>
+          <t>de Vries</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Christian Luz</t>
+          <t>Erik FJ de Vries</t>
         </is>
       </c>
       <c r="G138"/>
       <c r="H138"/>
       <c r="I138"/>
-      <c r="J138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J138"/>
       <c r="K138" t="inlineStr">
         <is>
-          <t>c.f.luz@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L138"/>
+          <t>e.f.j.de.vries@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>0000-0002-6915-1590</t>
+        </is>
+      </c>
       <c r="M138"/>
       <c r="N138"/>
       <c r="O138"/>
       <c r="P138"/>
       <c r="Q138"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>ICU_PRIME</t>
+          <t>Prehabilitation</t>
         </is>
       </c>
       <c r="B139"/>
       <c r="C139"/>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Maurits</t>
+          <t>Rienk</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Renes</t>
+          <t>Dekker</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Maurits Renes</t>
+          <t>Rienk Dekker</t>
         </is>
       </c>
       <c r="G139"/>
       <c r="H139"/>
       <c r="I139"/>
-      <c r="J139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J139"/>
       <c r="K139" t="inlineStr">
         <is>
-          <t>m.h.renes@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L139"/>
+          <t>r.dekker01@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>0000-0001-6649-6289</t>
+        </is>
+      </c>
       <c r="M139"/>
       <c r="N139"/>
       <c r="O139"/>
       <c r="P139"/>
       <c r="Q139"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>MyelinPET_inMS</t>
-[...2 lines deleted...]
-      <c r="B140"/>
+          <t>CKD_patients</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Principal Investigator,Primary contact</t>
+        </is>
+      </c>
       <c r="C140"/>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Erik FJ</t>
+          <t>Petra</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>de Vries</t>
+          <t>Denig</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Erik FJ de Vries</t>
+          <t>Petra Denig</t>
         </is>
       </c>
       <c r="G140"/>
       <c r="H140"/>
       <c r="I140"/>
-      <c r="J140"/>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>e.f.j.de.vries@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>p.denig@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L140"/>
       <c r="M140"/>
       <c r="N140"/>
       <c r="O140"/>
       <c r="P140"/>
-      <c r="Q140"/>
+      <c r="Q140" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Prehabilitation</t>
-[...2 lines deleted...]
-      <c r="B141"/>
+          <t>MHPs_SHP</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C141"/>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Rienk</t>
+          <t>Nienke</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Dekker</t>
+          <t>Kerver</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Rienk Dekker</t>
+          <t>Nienke Kerver</t>
         </is>
       </c>
       <c r="G141"/>
       <c r="H141"/>
       <c r="I141"/>
-      <c r="J141"/>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>r.dekker01@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>n.kerver@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L141"/>
       <c r="M141"/>
       <c r="N141"/>
       <c r="O141"/>
       <c r="P141"/>
-      <c r="Q141"/>
+      <c r="Q141" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>ABC</t>
+          <t>MICROLESION_PARKINSON</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C142"/>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Anthony</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Absalom</t>
+          <t>van Dijk</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Anthony Absalom</t>
+          <t>Marc van Dijk</t>
         </is>
       </c>
       <c r="G142"/>
-      <c r="H142" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H142"/>
+      <c r="I142"/>
+      <c r="J142"/>
       <c r="K142" t="inlineStr">
         <is>
-          <t>a.r.absalom@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>j.m.c.van.dijk@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L142"/>
       <c r="M142"/>
       <c r="N142"/>
       <c r="O142"/>
       <c r="P142"/>
-      <c r="Q142"/>
+      <c r="Q142" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>CKD_patients</t>
+          <t>PROSTHESES</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C143"/>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Petra</t>
+          <t>Nienke</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Denig</t>
+          <t>Kerver</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Petra Denig</t>
+          <t>Nienke Kerver</t>
         </is>
       </c>
       <c r="G143"/>
       <c r="H143"/>
       <c r="I143"/>
       <c r="J143" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>p.denig@umcg.nl</t>
+          <t>n.kerver@umcg.nl</t>
         </is>
       </c>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143"/>
       <c r="O143"/>
       <c r="P143"/>
       <c r="Q143" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>MHPs_SHP</t>
+          <t>SELFIE_2</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C144"/>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Nienke</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Kerver</t>
+          <t>van Rheenen</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Nienke Kerver</t>
+          <t>Patrick van Rheenen</t>
         </is>
       </c>
       <c r="G144"/>
       <c r="H144"/>
       <c r="I144"/>
-      <c r="J144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J144"/>
       <c r="K144" t="inlineStr">
         <is>
-          <t>n.kerver@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L144"/>
+          <t>p.f.van.rheenen@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>0000-0003-3867-2665</t>
+        </is>
+      </c>
       <c r="M144"/>
       <c r="N144"/>
       <c r="O144"/>
       <c r="P144"/>
       <c r="Q144" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>MICROLESION_PARKINSON</t>
+          <t>UDIHiG1and2</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C145"/>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Menno</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>van Dijk</t>
+          <t>Reijneveld</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Marc van Dijk</t>
+          <t>Menno Reijneveld</t>
         </is>
       </c>
       <c r="G145"/>
       <c r="H145"/>
       <c r="I145"/>
       <c r="J145"/>
       <c r="K145" t="inlineStr">
         <is>
-          <t>j.m.c.van.dijk@umcg.nl</t>
+          <t>s.a.reijneveld@umcg.nl</t>
         </is>
       </c>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145"/>
       <c r="O145"/>
       <c r="P145"/>
       <c r="Q145" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>PROSTHESES</t>
+          <t>WHELP</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C146"/>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Nienke</t>
+          <t>Cleo</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Kerver</t>
+          <t>van Diemen</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Nienke Kerver</t>
+          <t>Cleo van Diemen</t>
         </is>
       </c>
       <c r="G146"/>
       <c r="H146"/>
       <c r="I146"/>
-      <c r="J146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J146"/>
       <c r="K146" t="inlineStr">
         <is>
-          <t>n.kerver@umcg.nl</t>
+          <t>c.c.van.diemen@umcg.nl</t>
         </is>
       </c>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146"/>
       <c r="O146"/>
       <c r="P146"/>
       <c r="Q146" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>SELFIE_2</t>
-[...6 lines deleted...]
-      </c>
+          <t>LIFELINES_NEXT</t>
+        </is>
+      </c>
+      <c r="B147"/>
       <c r="C147"/>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Menno</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>van Rheenen</t>
+          <t>Reijneveld</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Patrick van Rheenen</t>
+          <t>Menno Reijneveld</t>
         </is>
       </c>
       <c r="G147"/>
-      <c r="H147"/>
-[...1 lines deleted...]
-      <c r="J147"/>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>S.A.</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>p.f.van.rheenen@umcg.nl</t>
+          <t>s.a.reijneveld@umcg.nl</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>0000-0003-3867-2665</t>
+          <t>0000-0002-1206-7523</t>
         </is>
       </c>
       <c r="M147"/>
       <c r="N147"/>
       <c r="O147"/>
-      <c r="P147"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P147" t="inlineStr">
+        <is>
+          <t>Steering committee LLNEXT</t>
+        </is>
+      </c>
+      <c r="Q147"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>UDIHiG1and2</t>
-[...6 lines deleted...]
-      </c>
+          <t>LIFELINES_NEXT</t>
+        </is>
+      </c>
+      <c r="B148"/>
       <c r="C148"/>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Menno</t>
+          <t>Jackie</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Reijneveld</t>
+          <t>Dekens</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Menno Reijneveld</t>
+          <t>Jackie Dekens</t>
         </is>
       </c>
       <c r="G148"/>
-      <c r="H148"/>
-[...1 lines deleted...]
-      <c r="J148"/>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>J.A.M.</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>drs.</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>s.a.reijneveld@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L148"/>
+          <t>j.a.m.dekens@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L148" t="inlineStr">
+        <is>
+          <t>0000-0002-9684-9118</t>
+        </is>
+      </c>
       <c r="M148"/>
       <c r="N148"/>
       <c r="O148"/>
-      <c r="P148"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P148" t="inlineStr">
+        <is>
+          <t>Steering committee LLNEXT</t>
+        </is>
+      </c>
+      <c r="Q148"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>WHELP</t>
+          <t>AMANITA</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C149"/>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Cleo</t>
+          <t>Bart</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>van Diemen</t>
+          <t>Dekkers</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Cleo van Diemen</t>
+          <t>Bart Dekkers</t>
         </is>
       </c>
       <c r="G149"/>
-      <c r="H149"/>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>B.G.J.</t>
+        </is>
+      </c>
       <c r="I149"/>
-      <c r="J149"/>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>c.c.van.diemen@umcg.nl</t>
+          <t>b.g.j.dekkers@umcg.nl</t>
         </is>
       </c>
       <c r="L149"/>
       <c r="M149"/>
       <c r="N149"/>
       <c r="O149"/>
       <c r="P149"/>
-      <c r="Q149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q149"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>LIFELINES_NEXT</t>
-[...2 lines deleted...]
-      <c r="B150"/>
+          <t>AMANITA</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Principal Investigator</t>
+        </is>
+      </c>
       <c r="C150"/>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Menno</t>
+          <t>Daan</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Reijneveld</t>
+          <t>Trouw</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Menno Reijneveld</t>
+          <t>Daan Trouw</t>
         </is>
       </c>
       <c r="G150"/>
       <c r="H150" t="inlineStr">
         <is>
-          <t>S.A.</t>
-[...6 lines deleted...]
-      </c>
+          <t>D.J.</t>
+        </is>
+      </c>
+      <c r="I150"/>
       <c r="J150" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>s.a.reijneveld@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>d.j.touw@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L150"/>
       <c r="M150"/>
       <c r="N150"/>
       <c r="O150"/>
-      <c r="P150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P150"/>
       <c r="Q150"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>LIFELINES_NEXT</t>
+          <t>REPSULT</t>
         </is>
       </c>
       <c r="B151"/>
       <c r="C151"/>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Jackie</t>
+          <t>Suzanne</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Dekens</t>
+          <t>Arends</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Jackie Dekens</t>
+          <t>Suzanne Arends</t>
         </is>
       </c>
       <c r="G151"/>
       <c r="H151" t="inlineStr">
         <is>
-          <t>J.A.M.</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>drs.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>j.a.m.dekens@umcg.nl</t>
+          <t>s.arends@umcg.nl</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>0000-0002-9684-9118</t>
+          <t>0000-0002-4422-7640</t>
         </is>
       </c>
       <c r="M151"/>
       <c r="N151"/>
       <c r="O151"/>
       <c r="P151" t="inlineStr">
         <is>
-          <t>Steering committee LLNEXT</t>
+          <t>Epidemiologist</t>
         </is>
       </c>
       <c r="Q151"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>AMANITA</t>
-[...6 lines deleted...]
-      </c>
+          <t>REPSULT</t>
+        </is>
+      </c>
+      <c r="B152"/>
       <c r="C152"/>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Bart</t>
+          <t>Marielle</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Dekkers</t>
+          <t>Gijn</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Bart Dekkers</t>
-[...2 lines deleted...]
-      <c r="G152"/>
+          <t>Marielle Gijn</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>van</t>
+        </is>
+      </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>B.G.J.</t>
-[...2 lines deleted...]
-      <c r="I152"/>
+          <t>M.E.</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>b.g.j.dekkers@umcg.nl</t>
+          <t>m.e.van.gijn@umcg.nl</t>
         </is>
       </c>
       <c r="L152"/>
       <c r="M152"/>
       <c r="N152"/>
       <c r="O152"/>
       <c r="P152"/>
       <c r="Q152"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>AMANITA</t>
-[...6 lines deleted...]
-      </c>
+          <t>REPSULT</t>
+        </is>
+      </c>
+      <c r="B153"/>
       <c r="C153"/>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Daan</t>
+          <t>Gwenny</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Trouw</t>
+          <t>Verstappen</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Daan Trouw</t>
+          <t>Gwenny Verstappen</t>
         </is>
       </c>
       <c r="G153"/>
       <c r="H153" t="inlineStr">
         <is>
-          <t>D.J.</t>
-[...2 lines deleted...]
-      <c r="I153"/>
+          <t>G.M.P.J</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>d.j.touw@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L153"/>
+          <t>g.m.p.j.verstappen@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>0000-0002-5682-6085</t>
+        </is>
+      </c>
       <c r="M153"/>
       <c r="N153"/>
       <c r="O153"/>
-      <c r="P153"/>
+      <c r="P153" t="inlineStr">
+        <is>
+          <t>Immunologist</t>
+        </is>
+      </c>
       <c r="Q153"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>REPSULT</t>
         </is>
       </c>
       <c r="B154"/>
       <c r="C154"/>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Suzanne</t>
+          <t>Hendrika</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Arends</t>
+          <t>Bootsma</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Suzanne Arends</t>
+          <t>Hendrika Bootsma</t>
         </is>
       </c>
       <c r="G154"/>
       <c r="H154" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>H</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>s.arends@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>h.bootsma@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L154"/>
       <c r="M154"/>
       <c r="N154"/>
       <c r="O154"/>
       <c r="P154" t="inlineStr">
         <is>
-          <t>Epidemiologist</t>
+          <t>Rheumatology</t>
         </is>
       </c>
       <c r="Q154"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>REPSULT</t>
+          <t>LIFELINES_NEXT</t>
         </is>
       </c>
       <c r="B155"/>
       <c r="C155"/>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Marielle</t>
+          <t>Gerard</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Gijn</t>
+          <t>Koppelman</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Marielle Gijn</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gerard Koppelman</t>
+        </is>
+      </c>
+      <c r="G155"/>
       <c r="H155" t="inlineStr">
         <is>
-          <t>M.E.</t>
+          <t>G.H.</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>m.e.van.gijn@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L155"/>
+          <t>g.h.koppelman@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>0000-0001-8567-3252</t>
+        </is>
+      </c>
       <c r="M155"/>
       <c r="N155"/>
       <c r="O155"/>
-      <c r="P155"/>
+      <c r="P155" t="inlineStr">
+        <is>
+          <t>Steering committee LLNEXT</t>
+        </is>
+      </c>
       <c r="Q155"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>REPSULT</t>
-[...2 lines deleted...]
-      <c r="B156"/>
+          <t>LIFELINES_NEXT</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Principal Investigator</t>
+        </is>
+      </c>
       <c r="C156"/>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Gwenny</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Verstappen</t>
+          <t>Zhernakova</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Gwenny Verstappen</t>
+          <t>Alexandra Zhernakova</t>
         </is>
       </c>
       <c r="G156"/>
       <c r="H156" t="inlineStr">
         <is>
-          <t>G.M.P.J</t>
+          <t>A</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>g.m.p.j.verstappen@umcg.nl</t>
+          <t>a.zhernakova@umcg.nl</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>0000-0002-5682-6085</t>
+          <t>0000-0002-4574-0841</t>
         </is>
       </c>
       <c r="M156"/>
       <c r="N156"/>
       <c r="O156"/>
       <c r="P156" t="inlineStr">
         <is>
-          <t>Immunologist</t>
+          <t>PI LLNEXT</t>
         </is>
       </c>
       <c r="Q156"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>REPSULT</t>
+          <t>LIFELINES_NEXT</t>
         </is>
       </c>
       <c r="B157"/>
       <c r="C157"/>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Hendrika</t>
+          <t>Sanne</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Bootsma</t>
+          <t>Gordijn</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Hendrika Bootsma</t>
+          <t>Sanne Gordijn</t>
         </is>
       </c>
       <c r="G157"/>
       <c r="H157" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>S.J.</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>h.bootsma@umcg.nl</t>
-[...3 lines deleted...]
-      <c r="M157"/>
+          <t>s.j.gordijn@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>0000-0003-3915-8609</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>https://linkedin.com/in/sanne-gordijn-17a1422a/</t>
+        </is>
+      </c>
       <c r="N157"/>
       <c r="O157"/>
       <c r="P157" t="inlineStr">
         <is>
-          <t>Rheumatology</t>
+          <t>Steering committee LLNEXT</t>
         </is>
       </c>
       <c r="Q157"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>LIFELINES_NEXT</t>
         </is>
       </c>
       <c r="B158"/>
       <c r="C158"/>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Gerard</t>
+          <t>Soesma</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Koppelman</t>
+          <t>Jankipersadsing</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Gerard Koppelman</t>
+          <t>Soesma Jankipersadsing</t>
         </is>
       </c>
       <c r="G158"/>
       <c r="H158" t="inlineStr">
         <is>
-          <t>G.H.</t>
+          <t>SA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>drs.</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>g.h.koppelman@umcg.nl</t>
+          <t>s.a.jankipersadsing@umcg.nl</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>0000-0001-8567-3252</t>
-[...4 lines deleted...]
-      <c r="O158"/>
+          <t>0000-0001-9225-9236</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>https://linkedin.com/in/soesma-jankipersadsing-151a0013/</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>0e5d405c0a1f4378aaffa13a77ba453a</t>
+        </is>
+      </c>
+      <c r="O158" t="inlineStr">
+        <is>
+          <t>e6157ee50f5246fd91f165831c63f2fe.jpg</t>
+        </is>
+      </c>
       <c r="P158" t="inlineStr">
         <is>
-          <t>Steering committee LLNEXT</t>
-[...2 lines deleted...]
-      <c r="Q158"/>
+          <t>Project manager LLNEXT</t>
+        </is>
+      </c>
+      <c r="Q158" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>LIFELINES_NEXT</t>
+          <t>FORCE-NEN Clinical Biobank</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C159"/>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Carla</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Zhernakova</t>
+          <t>Pieterman</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Alexandra Zhernakova</t>
+          <t>Carla Pieterman</t>
         </is>
       </c>
       <c r="G159"/>
       <c r="H159" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>C.R.C</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>UMCG</t>
+          <t>UMCU</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>a.zhernakova@umcg.nl</t>
+          <t>c.r.c.pieterman-3@umcutrecht.nl</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>0000-0002-4574-0841</t>
+          <t>https://orcid.org/0000-0003-4894-373X</t>
         </is>
       </c>
       <c r="M159"/>
-      <c r="N159"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>a8e531b2a1fb4e65bf9e9d65db19baed</t>
+        </is>
+      </c>
+      <c r="O159" t="inlineStr">
+        <is>
+          <t>34ce6ad817034950b2f3db43d22fa481.JPG</t>
+        </is>
+      </c>
+      <c r="P159"/>
       <c r="Q159"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>LIFELINES_NEXT</t>
-[...2 lines deleted...]
-      <c r="B160"/>
+          <t>AcuteLines</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Principal Investigator,Primary contact</t>
+        </is>
+      </c>
       <c r="C160"/>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Sanne</t>
+          <t>Hjalmar</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Gordijn</t>
+          <t>Bouma</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Sanne Gordijn</t>
+          <t>Hjalmar Bouma</t>
         </is>
       </c>
       <c r="G160"/>
       <c r="H160" t="inlineStr">
         <is>
-          <t>S.J.</t>
+          <t>H.R.</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
-      <c r="J160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J160"/>
       <c r="K160" t="inlineStr">
         <is>
-          <t>s.j.gordijn@umcg.nl</t>
+          <t>h.r.bouma@umcg.nl</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>0000-0003-3915-8609</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://orcid.org/0000-0003-1032-321X</t>
+        </is>
+      </c>
+      <c r="M160"/>
       <c r="N160"/>
       <c r="O160"/>
-      <c r="P160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P160"/>
       <c r="Q160"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>LIFELINES_NEXT</t>
+          <t>iSLE</t>
         </is>
       </c>
       <c r="B161"/>
       <c r="C161"/>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Soesma</t>
+          <t>Suzanne</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Jankipersadsing</t>
+          <t>Arends</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Soesma Jankipersadsing</t>
+          <t>Suzanne Arends</t>
         </is>
       </c>
       <c r="G161"/>
       <c r="H161" t="inlineStr">
         <is>
-          <t>SA</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>drs.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>s.a.jankipersadsing@umcg.nl</t>
+          <t>s.arends@umcg.nl</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>0000-0001-9225-9236</t>
-[...16 lines deleted...]
-      </c>
+          <t>0000-0002-4422-7640</t>
+        </is>
+      </c>
+      <c r="M161"/>
+      <c r="N161"/>
+      <c r="O161"/>
       <c r="P161" t="inlineStr">
         <is>
-          <t>Project manager LLNEXT</t>
-[...6 lines deleted...]
-      </c>
+          <t>Epidemiologist</t>
+        </is>
+      </c>
+      <c r="Q161"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>FORCE-NEN Clinical Biobank</t>
+          <t>SHERLOCK</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C162"/>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Carla</t>
+          <t>Maarten</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Pieterman</t>
+          <t>van den Berge</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Carla Pieterman</t>
+          <t>Maarten van den Berge</t>
         </is>
       </c>
       <c r="G162"/>
       <c r="H162" t="inlineStr">
         <is>
-          <t>C.R.C</t>
+          <t>M.</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>dr.</t>
-[...6 lines deleted...]
-      </c>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J162"/>
       <c r="K162" t="inlineStr">
         <is>
-          <t>c.r.c.pieterman-3@umcutrecht.nl</t>
+          <t>m.van.den.berge@umcg.nl</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0003-4894-373X</t>
+          <t>https://orcid.org/0000-0002-9336-7340</t>
         </is>
       </c>
       <c r="M162"/>
-      <c r="N162" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="N162"/>
+      <c r="O162"/>
       <c r="P162"/>
-      <c r="Q162"/>
+      <c r="Q162" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>AcuteLines</t>
+          <t>STOP_ROKEN</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C163"/>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Hjalmar</t>
+          <t>Maarten</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Bouma</t>
+          <t>van den Berge</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Hjalmar Bouma</t>
+          <t>Maarten van den Berge</t>
         </is>
       </c>
       <c r="G163"/>
       <c r="H163" t="inlineStr">
         <is>
-          <t>H.R.</t>
+          <t>M.</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J163"/>
       <c r="K163" t="inlineStr">
         <is>
-          <t>h.r.bouma@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>m.van.den.berge@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L163"/>
       <c r="M163"/>
       <c r="N163"/>
       <c r="O163"/>
       <c r="P163"/>
-      <c r="Q163"/>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>iSLE</t>
-[...2 lines deleted...]
-      <c r="B164"/>
+          <t>OncoLifeS</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C164"/>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Suzanne</t>
+          <t>Janny</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Arends</t>
+          <t>Nagel</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Suzanne Arends</t>
+          <t>Janny Nagel</t>
         </is>
       </c>
       <c r="G164"/>
-      <c r="H164" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H164"/>
+      <c r="I164"/>
       <c r="J164" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>s.arends@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>j.nagel@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L164"/>
       <c r="M164"/>
       <c r="N164"/>
       <c r="O164"/>
-      <c r="P164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P164"/>
       <c r="Q164"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>SHERLOCK</t>
+          <t>OncoLifeS</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C165"/>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Maarten</t>
+          <t>Truuske</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>van den Berge</t>
+          <t>Bock</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Maarten van den Berge</t>
-[...2 lines deleted...]
-      <c r="G165"/>
+          <t>Truuske Bock</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>G.H.</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
-      <c r="J165"/>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>m.van.den.berge@umcg.nl</t>
+          <t>g.h.de.bock@umcg.nl</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-9336-7340</t>
+          <t>https://orcid.org/0000-0003-3104-4471</t>
         </is>
       </c>
       <c r="M165"/>
       <c r="N165"/>
       <c r="O165"/>
       <c r="P165"/>
-      <c r="Q165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q165"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>STOP_ROKEN</t>
+          <t>UC4M</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Primary contact,Project leader</t>
         </is>
       </c>
       <c r="C166"/>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Maarten</t>
+          <t>Henk</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>van den Berge</t>
+          <t>Van der Worp</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Maarten van den Berge</t>
+          <t>Henk Van der Worp</t>
         </is>
       </c>
       <c r="G166"/>
       <c r="H166" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J166"/>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>m.van.den.berge@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L166"/>
+          <t>h.van.der.worp@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>0000-0001-5545-4155</t>
+        </is>
+      </c>
       <c r="M166"/>
       <c r="N166"/>
       <c r="O166"/>
       <c r="P166"/>
       <c r="Q166" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>OncoLifeS</t>
+          <t>VBB</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C167"/>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Janny</t>
+          <t>Jelmer</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Nagel</t>
+          <t>Prins</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Janny Nagel</t>
+          <t>Jelmer Prins</t>
         </is>
       </c>
       <c r="G167"/>
       <c r="H167"/>
       <c r="I167"/>
-      <c r="J167" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J167"/>
       <c r="K167" t="inlineStr">
         <is>
-          <t>j.nagel@umcg.nl</t>
+          <t>j.r.prins@umcg.nl</t>
         </is>
       </c>
       <c r="L167"/>
       <c r="M167"/>
       <c r="N167"/>
       <c r="O167"/>
       <c r="P167"/>
-      <c r="Q167"/>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>OncoLifeS</t>
-[...6 lines deleted...]
-      </c>
+          <t>SHERLOCK</t>
+        </is>
+      </c>
+      <c r="B168"/>
       <c r="C168"/>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Truuske</t>
+          <t>Irene</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Bock</t>
+          <t>Heijink</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Truuske Bock</t>
-[...6 lines deleted...]
-      </c>
+          <t>Irene Heijink</t>
+        </is>
+      </c>
+      <c r="G168"/>
       <c r="H168" t="inlineStr">
         <is>
-          <t>G.H.</t>
+          <t>H.I.</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
-      <c r="J168" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J168"/>
       <c r="K168" t="inlineStr">
         <is>
-          <t>g.h.de.bock@umcg.nl</t>
+          <t>h.i.heijink@umcg.nl</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0003-3104-4471</t>
+          <t>https://orcid.org/0000-0002-1260-8932</t>
         </is>
       </c>
       <c r="M168"/>
       <c r="N168"/>
       <c r="O168"/>
       <c r="P168"/>
       <c r="Q168"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>UC4M</t>
-[...6 lines deleted...]
-      </c>
+          <t>SHERLOCK</t>
+        </is>
+      </c>
+      <c r="B169"/>
       <c r="C169"/>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Henk</t>
+          <t>Daan</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Van der Worp</t>
+          <t>Pouwels</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Henk Van der Worp</t>
+          <t>Daan Pouwels</t>
         </is>
       </c>
       <c r="G169"/>
       <c r="H169" t="inlineStr">
         <is>
-          <t>H.</t>
+          <t>S.D.</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
-      <c r="J169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J169"/>
       <c r="K169" t="inlineStr">
         <is>
-          <t>h.van.der.worp@umcg.nl</t>
+          <t>s.d.pouwels@umcg.nl</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>0000-0001-5545-4155</t>
+          <t>https://orcid.org/0000-0001-7345-8061</t>
         </is>
       </c>
       <c r="M169"/>
       <c r="N169"/>
       <c r="O169"/>
       <c r="P169"/>
-      <c r="Q169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q169"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>VBB</t>
-[...6 lines deleted...]
-      </c>
+          <t>SHERLOCK</t>
+        </is>
+      </c>
+      <c r="B170"/>
       <c r="C170"/>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Jelmer</t>
+          <t>Dirk-Jan</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Prins</t>
+          <t>Slebos</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Jelmer Prins</t>
+          <t>Dirk-Jan Slebos</t>
         </is>
       </c>
       <c r="G170"/>
       <c r="H170"/>
-      <c r="I170"/>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
       <c r="J170"/>
       <c r="K170" t="inlineStr">
         <is>
-          <t>j.r.prins@umcg.nl</t>
-[...3 lines deleted...]
-      <c r="M170"/>
+          <t>d.j.slebos@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0001-9555-3422</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://bicumcg.nl</t>
+        </is>
+      </c>
       <c r="N170"/>
       <c r="O170"/>
       <c r="P170"/>
-      <c r="Q170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q170"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>SHERLOCK</t>
         </is>
       </c>
       <c r="B171"/>
       <c r="C171"/>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Irene</t>
+          <t>Wim</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Heijink</t>
+          <t>Timens</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Irene Heijink</t>
+          <t>Wim Timens</t>
         </is>
       </c>
       <c r="G171"/>
       <c r="H171" t="inlineStr">
         <is>
-          <t>H.I.</t>
+          <t>W.</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J171"/>
       <c r="K171" t="inlineStr">
         <is>
-          <t>h.i.heijink@umcg.nl</t>
+          <t>w.timens@umcg.nl</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-1260-8932</t>
-[...2 lines deleted...]
-      <c r="M171"/>
+          <t>https://orcid.org/0000-0002-4146-6363</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/w.timens/</t>
+        </is>
+      </c>
       <c r="N171"/>
       <c r="O171"/>
       <c r="P171"/>
       <c r="Q171"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>SHERLOCK</t>
+          <t>BRAIN</t>
         </is>
       </c>
       <c r="B172"/>
       <c r="C172"/>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Daan</t>
+          <t>Anouk</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Pouwels</t>
+          <t>van der Hoorn</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Daan Pouwels</t>
+          <t>Anouk van der Hoorn</t>
         </is>
       </c>
       <c r="G172"/>
-      <c r="H172" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H172"/>
+      <c r="I172"/>
       <c r="J172"/>
-      <c r="K172" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="K172"/>
+      <c r="L172"/>
       <c r="M172"/>
       <c r="N172"/>
       <c r="O172"/>
       <c r="P172"/>
-      <c r="Q172"/>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>SHERLOCK</t>
-[...2 lines deleted...]
-      <c r="B173"/>
+          <t>MYSelf</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Project leader</t>
+        </is>
+      </c>
       <c r="C173"/>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Dirk-Jan</t>
+          <t>Judith</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Slebos</t>
+          <t>G.M Rosmalen</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Dirk-Jan Slebos</t>
+          <t>Judith G.M Rosmalen</t>
         </is>
       </c>
       <c r="G173"/>
-      <c r="H173"/>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>JGM</t>
+        </is>
+      </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
-      <c r="J173"/>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>d.j.slebos@umcg.nl</t>
+          <t>j.g.m.rosmalen@umcg.nl</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0001-9555-3422</t>
-[...6 lines deleted...]
-      </c>
+          <t>0000-0002-6393-0032</t>
+        </is>
+      </c>
+      <c r="M173"/>
       <c r="N173"/>
       <c r="O173"/>
       <c r="P173"/>
       <c r="Q173"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>SHERLOCK</t>
-[...2 lines deleted...]
-      <c r="B174"/>
+          <t>MYSelf</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Principal Investigator</t>
+        </is>
+      </c>
       <c r="C174"/>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Wim</t>
+          <t>Denise</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Timens</t>
+          <t>Hanssen</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Wim Timens</t>
+          <t>Denise Hanssen</t>
         </is>
       </c>
       <c r="G174"/>
       <c r="H174" t="inlineStr">
         <is>
-          <t>W.</t>
+          <t>DJC</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J174"/>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>w.timens@umcg.nl</t>
+          <t>d.j.c.hanssen@umcg.nl</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-4146-6363</t>
-[...6 lines deleted...]
-      </c>
+          <t>0000-0003-0119-9608</t>
+        </is>
+      </c>
+      <c r="M174"/>
       <c r="N174"/>
       <c r="O174"/>
       <c r="P174"/>
       <c r="Q174"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>AHON</t>
+          <t>STOP_ROKEN</t>
         </is>
       </c>
       <c r="B175"/>
       <c r="C175"/>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Manfred</t>
+          <t>Wim</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Schweiger</t>
+          <t>Timens</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Manfred Schweiger</t>
+          <t>Wim Timens</t>
         </is>
       </c>
       <c r="G175"/>
       <c r="H175" t="inlineStr">
         <is>
-          <t>M.M.</t>
-[...7 lines deleted...]
-      </c>
+          <t>W.</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J175"/>
       <c r="K175" t="inlineStr">
         <is>
-          <t>m.m.schweiger@umcg.nl</t>
+          <t>w.timens@umcg.nl</t>
         </is>
       </c>
       <c r="L175"/>
-      <c r="M175"/>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/w.timens/</t>
+        </is>
+      </c>
       <c r="N175"/>
       <c r="O175"/>
       <c r="P175"/>
       <c r="Q175"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>AHON</t>
+          <t>EUROCAT</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C176"/>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Jorieke</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Blanker</t>
+          <t>Kammen-Bergman</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Marco Blanker</t>
-[...2 lines deleted...]
-      <c r="G176"/>
+          <t>Jorieke Kammen-Bergman</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>van</t>
+        </is>
+      </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>M.H.</t>
+          <t>JEH</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J176"/>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>m.h.blanker@umcg.nl</t>
+          <t>j.e.h.van.kammen@umcg.nl</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>0000-0002-1086-8730</t>
+          <t>0000-0002-3929-3619</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.rug.nl/staff/m.h.blanker/</t>
+          <t>https://umcgresearch.org/w/j-e-h-van-kammen-bergman</t>
         </is>
       </c>
       <c r="N176"/>
       <c r="O176"/>
-      <c r="P176"/>
+      <c r="P176" t="inlineStr">
+        <is>
+          <t>Clinical genetics, congenital anomaly research</t>
+        </is>
+      </c>
       <c r="Q176"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>BRAIN</t>
+          <t>EUROCAT</t>
         </is>
       </c>
       <c r="B177"/>
       <c r="C177"/>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Anouk</t>
+          <t>Hermien</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>van der Hoorn</t>
+          <t>Walle</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Anouk van der Hoorn</t>
-[...5 lines deleted...]
-      <c r="J177"/>
+          <t>Hermien Walle</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>HEK</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K177"/>
-      <c r="L177"/>
-      <c r="M177"/>
+      <c r="L177" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0002-1418-8281</t>
+        </is>
+      </c>
+      <c r="M177" t="inlineStr">
+        <is>
+          <t>https://umcgresearch.org/w/h-e-k-de-walle</t>
+        </is>
+      </c>
       <c r="N177"/>
       <c r="O177"/>
-      <c r="P177"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P177" t="inlineStr">
+        <is>
+          <t>epidemiology, congenital anomaly research</t>
+        </is>
+      </c>
+      <c r="Q177"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>MYSelf</t>
+          <t>EUROCAT</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Project leader</t>
+          <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C178"/>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Judith</t>
+          <t>Dieuwke</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>G.M Rosmalen</t>
+          <t>Broekstra</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Judith G.M Rosmalen</t>
+          <t>Dieuwke Broekstra</t>
         </is>
       </c>
       <c r="G178"/>
       <c r="H178" t="inlineStr">
         <is>
-          <t>JGM</t>
+          <t>D.C.</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>j.g.m.rosmalen@umcg.nl</t>
+          <t>d.c.broekstra@umcg.nl</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>0000-0002-6393-0032</t>
+          <t>https://orcid.org/0000-0002-7134-7007</t>
         </is>
       </c>
       <c r="M178"/>
       <c r="N178"/>
       <c r="O178"/>
       <c r="P178"/>
       <c r="Q178"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>MYSelf</t>
+          <t>ZELFHY</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C179"/>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Denise</t>
+          <t>Marjolein</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Hanssen</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Denise Hanssen</t>
+          <t>Marjolein Berger</t>
         </is>
       </c>
       <c r="G179"/>
       <c r="H179" t="inlineStr">
         <is>
-          <t>DJC</t>
+          <t>M.Y.</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>dr.</t>
-[...11 lines deleted...]
-      </c>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J179"/>
+      <c r="K179"/>
       <c r="L179" t="inlineStr">
         <is>
-          <t>0000-0003-0119-9608</t>
+          <t>https://orcid.org/0000-0001-9906-3666</t>
         </is>
       </c>
       <c r="M179"/>
       <c r="N179"/>
       <c r="O179"/>
       <c r="P179"/>
       <c r="Q179"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>STOP_ROKEN</t>
-[...2 lines deleted...]
-      <c r="B180"/>
+          <t>EUROCAT</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Principal Investigator</t>
+        </is>
+      </c>
       <c r="C180"/>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Wim</t>
+          <t>Marian</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Timens</t>
+          <t>Kerkhof</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Wim Timens</t>
+          <t>Marian Kerkhof</t>
         </is>
       </c>
       <c r="G180"/>
-      <c r="H180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H180"/>
       <c r="I180" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J180"/>
       <c r="K180" t="inlineStr">
         <is>
-          <t>w.timens@umcg.nl</t>
+          <t>m.kerkhof@umcg.nl</t>
         </is>
       </c>
       <c r="L180"/>
-      <c r="M180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M180"/>
       <c r="N180"/>
       <c r="O180"/>
       <c r="P180"/>
       <c r="Q180"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>EUROCAT</t>
         </is>
       </c>
-      <c r="B181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B181"/>
       <c r="C181"/>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Jorieke</t>
+          <t>Marian</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Kammen-Bergman</t>
+          <t>Bakker</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Jorieke Kammen-Bergman</t>
-[...6 lines deleted...]
-      </c>
+          <t>Marian Bakker</t>
+        </is>
+      </c>
+      <c r="G181"/>
       <c r="H181" t="inlineStr">
         <is>
-          <t>JEH</t>
+          <t>MK</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
-      <c r="K181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K181"/>
       <c r="L181" t="inlineStr">
         <is>
-          <t>0000-0002-3929-3619</t>
+          <t>https://orcid.org/0000-0001-5098-6400</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://umcgresearch.org/w/j-e-h-van-kammen-bergman</t>
+          <t>https://umcgresearch.org/w/m-k-bakker</t>
         </is>
       </c>
       <c r="N181"/>
       <c r="O181"/>
       <c r="P181" t="inlineStr">
         <is>
-          <t>Clinical genetics, congenital anomaly research</t>
+          <t>Epidemiology, prenatal screening, congenital anomaly research</t>
         </is>
       </c>
       <c r="Q181"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>EUROCAT</t>
-[...2 lines deleted...]
-      <c r="B182"/>
+          <t>International_HMV_Databank</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Principal Investigator,Primary contact</t>
+        </is>
+      </c>
       <c r="C182"/>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Hermien</t>
+          <t>Marieke</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Walle</t>
+          <t>Duiverman</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Hermien Walle</t>
-[...32 lines deleted...]
-      </c>
+          <t>Marieke Duiverman</t>
+        </is>
+      </c>
+      <c r="G182"/>
+      <c r="H182"/>
+      <c r="I182"/>
+      <c r="J182"/>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>m.l.duiverman@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L182"/>
+      <c r="M182"/>
       <c r="N182"/>
       <c r="O182"/>
-      <c r="P182" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q182"/>
+      <c r="P182"/>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>EUROCAT</t>
+          <t>TSorDF</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C183"/>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Dieuwke</t>
+          <t>Jan Hendrik</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Broekstra</t>
+          <t>Vermaire</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Dieuwke Broekstra</t>
+          <t>Jan Hendrik Vermaire</t>
         </is>
       </c>
       <c r="G183"/>
-      <c r="H183" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H183"/>
+      <c r="I183"/>
+      <c r="J183"/>
       <c r="K183" t="inlineStr">
         <is>
-          <t>d.c.broekstra@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>j.h.vermaire@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L183"/>
       <c r="M183"/>
       <c r="N183"/>
       <c r="O183"/>
       <c r="P183"/>
-      <c r="Q183"/>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>ZELFHY</t>
+          <t>CARDIOLINES</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Project manager</t>
         </is>
       </c>
       <c r="C184"/>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Marjolein</t>
+          <t>Chris</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Berger</t>
+          <t>Lenselink</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Marjolein Berger</t>
+          <t>Chris Lenselink</t>
         </is>
       </c>
       <c r="G184"/>
-      <c r="H184" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H184"/>
       <c r="I184" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...3 lines deleted...]
-      <c r="K184"/>
+          <t>drs.</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>c.lenselink@umcg.nl</t>
+        </is>
+      </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0001-9906-3666</t>
+          <t>https://orcid.org/0000-0002-5164-0599</t>
         </is>
       </c>
       <c r="M184"/>
       <c r="N184"/>
       <c r="O184"/>
       <c r="P184"/>
-      <c r="Q184"/>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>EUROCAT</t>
+          <t>IPC_UP_study</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact,Project leader</t>
         </is>
       </c>
       <c r="C185"/>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Marian</t>
+          <t>Jens</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Kerkhof</t>
+          <t>Henrichs</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Marian Kerkhof</t>
+          <t>Jens Henrichs</t>
         </is>
       </c>
       <c r="G185"/>
-      <c r="H185"/>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>J</t>
+        </is>
+      </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
       <c r="J185"/>
       <c r="K185" t="inlineStr">
         <is>
-          <t>m.kerkhof@umcg.nl</t>
-[...3 lines deleted...]
-      <c r="M185"/>
+          <t>j.henrichs@amsterdamumc.nl</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>0000-0003-2238-4060</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>https://pure.amsterdamumc.nl/en/persons/jens-henrichs</t>
+        </is>
+      </c>
       <c r="N185"/>
       <c r="O185"/>
       <c r="P185"/>
-      <c r="Q185"/>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>EUROCAT</t>
-[...2 lines deleted...]
-      <c r="B186"/>
+          <t>International_HMV_Databank</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Data manager</t>
+        </is>
+      </c>
       <c r="C186"/>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Marian</t>
+          <t>Jiali</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Bakker</t>
+          <t>Cai</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Marian Bakker</t>
+          <t>Jiali Cai</t>
         </is>
       </c>
       <c r="G186"/>
-      <c r="H186" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H186"/>
+      <c r="I186"/>
+      <c r="J186"/>
       <c r="K186"/>
-      <c r="L186" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="L186"/>
+      <c r="M186"/>
       <c r="N186"/>
       <c r="O186"/>
-      <c r="P186" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q186"/>
+      <c r="P186"/>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>International_HMV_Databank</t>
+          <t>IPC_UP_study</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C187"/>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Marieke</t>
+          <t>Ank</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Duiverman</t>
+          <t>de Jonge</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Marieke Duiverman</t>
+          <t>Ank de Jonge</t>
         </is>
       </c>
       <c r="G187"/>
-      <c r="H187"/>
-      <c r="I187"/>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
       <c r="J187"/>
       <c r="K187" t="inlineStr">
         <is>
-          <t>m.l.duiverman@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L187"/>
+          <t>j.de.jonge03@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>0000-0002-5384-3744</t>
+        </is>
+      </c>
       <c r="M187"/>
       <c r="N187"/>
       <c r="O187"/>
       <c r="P187"/>
       <c r="Q187" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>ABCD_database</t>
+          <t>Biobank Pathology</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Primary contact,Project manager</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C188"/>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Biobank_clinical_Pathology</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Baggel</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Stefan Baggel</t>
+          <t>Biobank_clinical_Pathology Contact</t>
         </is>
       </c>
       <c r="G188"/>
-      <c r="H188" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H188"/>
+      <c r="I188"/>
+      <c r="J188"/>
       <c r="K188" t="inlineStr">
         <is>
-          <t>s.baggel@umcg.nl</t>
+          <t>weefselbank@path.umcg.nl</t>
         </is>
       </c>
       <c r="L188"/>
       <c r="M188"/>
       <c r="N188"/>
       <c r="O188"/>
       <c r="P188"/>
       <c r="Q188" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>AHON</t>
-[...2 lines deleted...]
-      <c r="B189"/>
+          <t>CHD7</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C189"/>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Maarten</t>
+          <t>CHD7</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Brilman</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Maarten Brilman</t>
+          <t>CHD7 Contact</t>
         </is>
       </c>
       <c r="G189"/>
-      <c r="H189" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H189"/>
       <c r="I189"/>
       <c r="J189"/>
       <c r="K189" t="inlineStr">
         <is>
-          <t>m.f.brilman@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>CHARGE@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L189"/>
       <c r="M189"/>
       <c r="N189"/>
       <c r="O189"/>
       <c r="P189"/>
       <c r="Q189" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>TSorDF</t>
+          <t>CHROM6PROJ</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C190"/>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Jan Hendrik</t>
+          <t>C6P</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Vermaire</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Jan Hendrik Vermaire</t>
+          <t>C6P Contact</t>
         </is>
       </c>
       <c r="G190"/>
       <c r="H190"/>
       <c r="I190"/>
       <c r="J190"/>
       <c r="K190" t="inlineStr">
         <is>
-          <t>j.h.vermaire@umcg.nl</t>
+          <t>chromosome6@umcg.nl</t>
         </is>
       </c>
       <c r="L190"/>
       <c r="M190"/>
       <c r="N190"/>
       <c r="O190"/>
       <c r="P190"/>
       <c r="Q190" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>CARDIOLINES</t>
+          <t>DAPACKD</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Project manager</t>
+          <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C191"/>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Chris</t>
+          <t>Hiddo</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Lenselink</t>
+          <t>Heerspink</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Chris Lenselink</t>
-[...3 lines deleted...]
-      <c r="H191"/>
+          <t>Hiddo Heerspink</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>HJLH</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>HJ</t>
+        </is>
+      </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>drs.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>c.lenselink@umcg.nl</t>
+          <t>h.j.lambers.heerspink@umcg.nl</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-5164-0599</t>
+          <t>https://orcid.org/0000-0002-3126-3730</t>
         </is>
       </c>
       <c r="M191"/>
       <c r="N191"/>
       <c r="O191"/>
       <c r="P191"/>
       <c r="Q191" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>ABCD_database</t>
+          <t>CONCRETE</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C192"/>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Jan</t>
+          <t>CONCRETE</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Hulscher</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Jan Hulscher</t>
+          <t>CONCRETE Contact</t>
         </is>
       </c>
       <c r="G192"/>
-      <c r="H192" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K192"/>
+      <c r="H192"/>
+      <c r="I192"/>
+      <c r="J192"/>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>infoconcrete@umcg.nl</t>
+        </is>
+      </c>
       <c r="L192"/>
       <c r="M192"/>
       <c r="N192"/>
       <c r="O192"/>
       <c r="P192"/>
       <c r="Q192" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>ABCD_database</t>
+          <t>ZELFHY</t>
         </is>
       </c>
       <c r="B193"/>
       <c r="C193"/>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Kaj</t>
+          <t>Ilse</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Duis</t>
+          <t>Ganzevoort</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Kaj Duis</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ilse Ganzevoort</t>
+        </is>
+      </c>
+      <c r="G193"/>
       <c r="H193" t="inlineStr">
         <is>
-          <t>K.</t>
+          <t>I.N.</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>drs.</t>
         </is>
       </c>
-      <c r="J193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J193"/>
       <c r="K193"/>
-      <c r="L193"/>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0001-9367-7827</t>
+        </is>
+      </c>
       <c r="M193"/>
       <c r="N193"/>
       <c r="O193"/>
       <c r="P193"/>
-      <c r="Q193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q193"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>ABCD_database</t>
-[...2 lines deleted...]
-      <c r="B194"/>
+          <t>INCOM</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C194"/>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Eelke</t>
+          <t>Henk</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Toxopeus</t>
+          <t>van der Worp</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Eelke Toxopeus</t>
+          <t>Henk van der Worp</t>
         </is>
       </c>
       <c r="G194"/>
-      <c r="H194" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K194"/>
+      <c r="H194"/>
+      <c r="I194"/>
+      <c r="J194"/>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>h.van.der.worp@umcg.nl</t>
+        </is>
+      </c>
       <c r="L194"/>
       <c r="M194"/>
       <c r="N194"/>
       <c r="O194"/>
       <c r="P194"/>
       <c r="Q194" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>IPC_UP_study</t>
-[...6 lines deleted...]
-      </c>
+          <t>BREATH-NL</t>
+        </is>
+      </c>
+      <c r="B195"/>
       <c r="C195"/>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Jens</t>
+          <t>Dirk-Jan</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Henrichs</t>
+          <t>Slebos</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Jens Henrichs</t>
+          <t>Dirk-Jan Slebos</t>
         </is>
       </c>
       <c r="G195"/>
-      <c r="H195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H195"/>
       <c r="I195" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J195"/>
       <c r="K195" t="inlineStr">
         <is>
-          <t>j.henrichs@amsterdamumc.nl</t>
+          <t>d.j.slebos@umcg.nl</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>0000-0003-2238-4060</t>
+          <t>https://orcid.org/0000-0001-9555-3422</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://pure.amsterdamumc.nl/en/persons/jens-henrichs</t>
+          <t>https://bicumcg.nl</t>
         </is>
       </c>
       <c r="N195"/>
       <c r="O195"/>
       <c r="P195"/>
-      <c r="Q195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q195"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>AHON</t>
+          <t>EQTL_LUNG</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Data manager</t>
+          <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C196"/>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Lucas</t>
+          <t>Wim</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Assen</t>
+          <t>Timens</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Lucas Assen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wim Timens</t>
+        </is>
+      </c>
+      <c r="G196"/>
       <c r="H196" t="inlineStr">
         <is>
-          <t>L.B.</t>
+          <t>W.</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>drs.</t>
-[...6 lines deleted...]
-      </c>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J196"/>
       <c r="K196" t="inlineStr">
         <is>
-          <t>l.b.van.assen@umcg.nl</t>
-[...3 lines deleted...]
-      <c r="M196"/>
+          <t>w.timens@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0002-4146-6363</t>
+        </is>
+      </c>
+      <c r="M196" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/w.timens/</t>
+        </is>
+      </c>
       <c r="N196"/>
       <c r="O196"/>
       <c r="P196"/>
-      <c r="Q196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q196"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>AHON</t>
-[...6 lines deleted...]
-      </c>
+          <t>EQTL_LUNG</t>
+        </is>
+      </c>
+      <c r="B197"/>
       <c r="C197"/>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Gerlijn</t>
+          <t>Maarten</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Nolle</t>
+          <t>van den Berge</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Gerlijn Nolle</t>
+          <t>Maarten van den Berge</t>
         </is>
       </c>
       <c r="G197"/>
       <c r="H197" t="inlineStr">
         <is>
-          <t>G.</t>
+          <t>M.</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>drs.</t>
-[...6 lines deleted...]
-      </c>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J197"/>
       <c r="K197" t="inlineStr">
         <is>
-          <t>g.nolle@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L197"/>
+          <t>m.van.den.berge@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0002-9336-7340</t>
+        </is>
+      </c>
       <c r="M197"/>
       <c r="N197"/>
       <c r="O197"/>
       <c r="P197"/>
-      <c r="Q197" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q197"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>International_HMV_Databank</t>
-[...6 lines deleted...]
-      </c>
+          <t>AHON</t>
+        </is>
+      </c>
+      <c r="B198"/>
       <c r="C198"/>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Jiali</t>
+          <t>Maarten</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Cai</t>
+          <t>Brilman</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Jiali Cai</t>
+          <t>Maarten Brilman</t>
         </is>
       </c>
       <c r="G198"/>
-      <c r="H198"/>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>M.F.</t>
+        </is>
+      </c>
       <c r="I198"/>
       <c r="J198"/>
-      <c r="K198"/>
-      <c r="L198"/>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>m.f.brilman@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0002-6108-9673</t>
+        </is>
+      </c>
       <c r="M198"/>
       <c r="N198"/>
       <c r="O198"/>
       <c r="P198"/>
-      <c r="Q198" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q198"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>AHON</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Data manager</t>
         </is>
       </c>
       <c r="C199"/>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Karina</t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Sulim</t>
+          <t>Assen</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Karina Sulim</t>
-[...2 lines deleted...]
-      <c r="G199"/>
+          <t>Lucas Assen</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>van</t>
+        </is>
+      </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>K.</t>
-[...2 lines deleted...]
-      <c r="I199"/>
+          <t>L.B.</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>drs.</t>
+        </is>
+      </c>
       <c r="J199" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>k.sulim@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>l.b.van.assen@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L199"/>
       <c r="M199"/>
       <c r="N199"/>
       <c r="O199"/>
       <c r="P199"/>
-      <c r="Q199" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q199"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>AHON</t>
         </is>
       </c>
-      <c r="B200"/>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Data manager</t>
+        </is>
+      </c>
       <c r="C200"/>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Nynke</t>
+          <t>Gerlijn</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Schouwenaars</t>
+          <t>Nolle</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Nynke Schouwenaars</t>
+          <t>Gerlijn Nolle</t>
         </is>
       </c>
       <c r="G200"/>
       <c r="H200" t="inlineStr">
         <is>
-          <t>N.T.</t>
-[...2 lines deleted...]
-      <c r="I200"/>
+          <t>G.</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>drs.</t>
+        </is>
+      </c>
       <c r="J200" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>n.t.schouwenaars@umcg.nl</t>
-[...11 lines deleted...]
-      </c>
+          <t>g.nolle@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L200"/>
+      <c r="M200"/>
       <c r="N200"/>
       <c r="O200"/>
       <c r="P200"/>
-      <c r="Q200" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q200"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>IPC_UP_study</t>
+          <t>CONDOR</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C201"/>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Ank</t>
+          <t>CONDOR</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>de Jonge</t>
+          <t>contact</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Ank de Jonge</t>
+          <t>CONDOR contact</t>
         </is>
       </c>
       <c r="G201"/>
-      <c r="H201" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H201"/>
+      <c r="I201"/>
       <c r="J201"/>
       <c r="K201" t="inlineStr">
         <is>
-          <t>j.de.jonge03@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>d.h.steenks@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L201"/>
       <c r="M201"/>
       <c r="N201"/>
       <c r="O201"/>
       <c r="P201"/>
       <c r="Q201" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Biobank Pathology</t>
+          <t>Coevorden Study</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C202"/>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Biobank_clinical_Pathology</t>
+          <t>Coevorden Study</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Contact</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Biobank_clinical_Pathology Contact</t>
+          <t>Coevorden Study Contact</t>
         </is>
       </c>
       <c r="G202"/>
       <c r="H202"/>
       <c r="I202"/>
       <c r="J202"/>
       <c r="K202" t="inlineStr">
         <is>
-          <t>weefselbank@path.umcg.nl</t>
+          <t>coevordenstudie@umcg.nl</t>
         </is>
       </c>
       <c r="L202"/>
       <c r="M202"/>
       <c r="N202"/>
       <c r="O202"/>
       <c r="P202"/>
       <c r="Q202" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>CHD7</t>
+          <t>COVID_HOME</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C203"/>
       <c r="D203" t="inlineStr">
         <is>
-          <t>CHD7</t>
+          <t>COVID HOME</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Contact</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>CHD7 Contact</t>
+          <t>COVID HOME Contact</t>
         </is>
       </c>
       <c r="G203"/>
       <c r="H203"/>
       <c r="I203"/>
       <c r="J203"/>
       <c r="K203" t="inlineStr">
         <is>
-          <t>CHARGE@umcg.nl</t>
+          <t>a.tami@umcg.nl</t>
         </is>
       </c>
       <c r="L203"/>
       <c r="M203"/>
       <c r="N203"/>
       <c r="O203"/>
       <c r="P203"/>
       <c r="Q203" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>CHROM6PROJ</t>
+          <t>DACE_STUDY</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C204"/>
       <c r="D204" t="inlineStr">
         <is>
-          <t>C6P</t>
+          <t>DACE-STUDY</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>Contact</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>C6P Contact</t>
+          <t>DACE-STUDY Contact</t>
         </is>
       </c>
       <c r="G204"/>
       <c r="H204"/>
       <c r="I204"/>
       <c r="J204"/>
       <c r="K204" t="inlineStr">
         <is>
-          <t>chromosome6@umcg.nl</t>
+          <t>s.a.berghuis@umcg.nl</t>
         </is>
       </c>
       <c r="L204"/>
       <c r="M204"/>
       <c r="N204"/>
       <c r="O204"/>
       <c r="P204"/>
       <c r="Q204" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>DAPACKD</t>
+          <t>DIALINES</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C205"/>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Hiddo</t>
+          <t>DIALINES</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Heerspink</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Hiddo Heerspink</t>
-[...21 lines deleted...]
-      </c>
+          <t>DIALINES Contact</t>
+        </is>
+      </c>
+      <c r="G205"/>
+      <c r="H205"/>
+      <c r="I205"/>
+      <c r="J205"/>
       <c r="K205" t="inlineStr">
         <is>
-          <t>h.j.lambers.heerspink@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>c.f.m.franssen@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L205"/>
       <c r="M205"/>
       <c r="N205"/>
       <c r="O205"/>
       <c r="P205"/>
       <c r="Q205" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>CONCRETE</t>
+          <t>DOEN</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Project manager</t>
         </is>
       </c>
       <c r="C206"/>
       <c r="D206" t="inlineStr">
         <is>
-          <t>CONCRETE</t>
+          <t>Kaying</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>Kan</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>CONCRETE Contact</t>
+          <t>Kaying Kan</t>
         </is>
       </c>
       <c r="G206"/>
-      <c r="H206"/>
-[...1 lines deleted...]
-      <c r="J206"/>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>K.</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>infoconcrete@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L206"/>
+          <t>k.kan@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0001-5337-3001</t>
+        </is>
+      </c>
       <c r="M206"/>
       <c r="N206"/>
       <c r="O206"/>
       <c r="P206"/>
       <c r="Q206" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>ZELFHY</t>
-[...2 lines deleted...]
-      <c r="B207"/>
+          <t>DOEN</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Alternative contact</t>
+        </is>
+      </c>
       <c r="C207"/>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Ilse</t>
+          <t>Linda</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Ganzevoort</t>
+          <t>Quadvlieg</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Ilse Ganzevoort</t>
+          <t>Linda Quadvlieg</t>
         </is>
       </c>
       <c r="G207"/>
       <c r="H207" t="inlineStr">
         <is>
-          <t>I.N.</t>
+          <t>L.</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>drs.</t>
         </is>
       </c>
-      <c r="J207"/>
-      <c r="K207"/>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>l.quadvlieg@umcg.nl</t>
+        </is>
+      </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0001-9367-7827</t>
+          <t>https://orcid.org/0000-0002-0775-7503</t>
         </is>
       </c>
       <c r="M207"/>
       <c r="N207"/>
       <c r="O207"/>
       <c r="P207"/>
-      <c r="Q207"/>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>INCOM</t>
+          <t>DOEN</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C208"/>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Henk</t>
+          <t>Frederike</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>van der Worp</t>
+          <t>Jörg</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Henk van der Worp</t>
+          <t>Frederike Jörg</t>
         </is>
       </c>
       <c r="G208"/>
-      <c r="H208"/>
-[...1 lines deleted...]
-      <c r="J208"/>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>h.van.der.worp@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L208"/>
+          <t>f.jorg@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0003-1720-1231</t>
+        </is>
+      </c>
       <c r="M208"/>
       <c r="N208"/>
       <c r="O208"/>
       <c r="P208"/>
       <c r="Q208" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>BREATH-NL</t>
-[...2 lines deleted...]
-      <c r="B209"/>
+          <t>DOEN</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Principal Investigator,Primary contact</t>
+        </is>
+      </c>
       <c r="C209"/>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Dirk-Jan</t>
+          <t>Esther</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Slebos</t>
+          <t>Feijen - de Jong</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Dirk-Jan Slebos</t>
+          <t>Esther Feijen - de Jong</t>
         </is>
       </c>
       <c r="G209"/>
-      <c r="H209"/>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>E.I.</t>
+        </is>
+      </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J209"/>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>d.j.slebos@umcg.nl</t>
+          <t>e.i.feijen-de.jong@umcg.nl</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0001-9555-3422</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://orcid.org/0000-0001-5766-296X</t>
+        </is>
+      </c>
+      <c r="M209"/>
       <c r="N209"/>
       <c r="O209"/>
       <c r="P209"/>
-      <c r="Q209"/>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>EQTL_LUNG</t>
+          <t>UMCG_DSH</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C210"/>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Wim</t>
+          <t>DB-SAH</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Timens</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Wim Timens</t>
+          <t>DB-SAH Contact</t>
         </is>
       </c>
       <c r="G210"/>
-      <c r="H210" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H210"/>
+      <c r="I210"/>
       <c r="J210"/>
       <c r="K210" t="inlineStr">
         <is>
-          <t>w.timens@umcg.nl</t>
-[...11 lines deleted...]
-      </c>
+          <t>d.h.steenks@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L210"/>
+      <c r="M210"/>
       <c r="N210"/>
       <c r="O210"/>
       <c r="P210"/>
-      <c r="Q210"/>
+      <c r="Q210" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>EQTL_LUNG</t>
-[...2 lines deleted...]
-      <c r="B211"/>
+          <t>DUPARC</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C211"/>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Maarten</t>
+          <t>DUPARC</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>van den Berge</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Maarten van den Berge</t>
+          <t>DUPARC Contact</t>
         </is>
       </c>
       <c r="G211"/>
-      <c r="H211" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H211"/>
+      <c r="I211"/>
       <c r="J211"/>
       <c r="K211" t="inlineStr">
         <is>
-          <t>m.van.den.berge@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>duparc@neuro.umcg.nl</t>
+        </is>
+      </c>
+      <c r="L211"/>
       <c r="M211"/>
       <c r="N211"/>
       <c r="O211"/>
       <c r="P211"/>
-      <c r="Q211"/>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>CONDOR</t>
+          <t>EPCAM_LUNG</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C212"/>
       <c r="D212" t="inlineStr">
         <is>
-          <t>CONDOR</t>
+          <t>EPCAM LUNG</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>contact</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>CONDOR contact</t>
+          <t>EPCAM LUNG Contact</t>
         </is>
       </c>
       <c r="G212"/>
       <c r="H212"/>
       <c r="I212"/>
       <c r="J212"/>
       <c r="K212" t="inlineStr">
         <is>
-          <t>d.h.steenks@umcg.nl</t>
+          <t>m.n.hylkema@umcg.nl</t>
         </is>
       </c>
       <c r="L212"/>
       <c r="M212"/>
       <c r="N212"/>
       <c r="O212"/>
       <c r="P212"/>
       <c r="Q212" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Coevorden Study</t>
+          <t>FDPD</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Project manager</t>
         </is>
       </c>
       <c r="C213"/>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Coevorden Study</t>
+          <t>Ellis</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>van Steenis</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Coevorden Study Contact</t>
-[...4 lines deleted...]
-      <c r="I213"/>
+          <t>Ellis van Steenis</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>van</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>E.M.</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>ir.</t>
+        </is>
+      </c>
       <c r="J213"/>
       <c r="K213" t="inlineStr">
         <is>
-          <t>coevordenstudie@umcg.nl</t>
+          <t>e.m.van.steenis@umcg.nl</t>
         </is>
       </c>
       <c r="L213"/>
       <c r="M213"/>
       <c r="N213"/>
       <c r="O213"/>
-      <c r="P213"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P213" t="inlineStr">
+        <is>
+          <t>PKU</t>
+        </is>
+      </c>
+      <c r="Q213"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>COVID_HOME</t>
+          <t>FDPD</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C214"/>
       <c r="D214" t="inlineStr">
         <is>
-          <t>COVID HOME</t>
+          <t>Francjan</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>van Spronsen</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>COVID HOME Contact</t>
-[...4 lines deleted...]
-      <c r="I214"/>
+          <t>Francjan van Spronsen</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>van</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>F.J.</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
       <c r="J214"/>
       <c r="K214" t="inlineStr">
         <is>
-          <t>a.tami@umcg.nl</t>
+          <t>f.j.van.spronsen@umcg.nl</t>
         </is>
       </c>
       <c r="L214"/>
       <c r="M214"/>
       <c r="N214"/>
       <c r="O214"/>
-      <c r="P214"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P214" t="inlineStr">
+        <is>
+          <t>Metabolic Diseases, Pediatrics</t>
+        </is>
+      </c>
+      <c r="Q214"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>DACE_STUDY</t>
+          <t>FDPD</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Project manager</t>
         </is>
       </c>
       <c r="C215"/>
       <c r="D215" t="inlineStr">
         <is>
-          <t>DACE-STUDY</t>
+          <t>Sidra</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>Jendo</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>DACE-STUDY Contact</t>
+          <t>Sidra Jendo</t>
         </is>
       </c>
       <c r="G215"/>
-      <c r="H215"/>
-      <c r="I215"/>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>drs.</t>
+        </is>
+      </c>
       <c r="J215"/>
       <c r="K215" t="inlineStr">
         <is>
-          <t>s.a.berghuis@umcg.nl</t>
+          <t>s.jendo@umcg.nl</t>
         </is>
       </c>
       <c r="L215"/>
       <c r="M215"/>
       <c r="N215"/>
       <c r="O215"/>
-      <c r="P215"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P215" t="inlineStr">
+        <is>
+          <t>PKU</t>
+        </is>
+      </c>
+      <c r="Q215"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>DIALINES</t>
+          <t>ZELFHY</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Project leader</t>
         </is>
       </c>
       <c r="C216"/>
       <c r="D216" t="inlineStr">
         <is>
-          <t>DIALINES</t>
+          <t>Gea</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>Holtman</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>DIALINES Contact</t>
+          <t>Gea Holtman</t>
         </is>
       </c>
       <c r="G216"/>
-      <c r="H216"/>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>G.A.</t>
+        </is>
+      </c>
       <c r="I216"/>
       <c r="J216"/>
       <c r="K216" t="inlineStr">
         <is>
-          <t>c.f.m.franssen@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L216"/>
+          <t>g.a.holtman@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0001-6579-767X</t>
+        </is>
+      </c>
       <c r="M216"/>
       <c r="N216"/>
       <c r="O216"/>
       <c r="P216"/>
-      <c r="Q216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q216"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>DOEN</t>
-[...6 lines deleted...]
-      </c>
+          <t>ARMSTRONG</t>
+        </is>
+      </c>
+      <c r="B217"/>
       <c r="C217"/>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Kaying</t>
+          <t>Martijn</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Kan</t>
+          <t>Nawijn</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Kaying Kan</t>
+          <t>Martijn Nawijn</t>
         </is>
       </c>
       <c r="G217"/>
       <c r="H217" t="inlineStr">
         <is>
-          <t>K.</t>
+          <t>M.C.</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>dr.</t>
-[...6 lines deleted...]
-      </c>
+          <t>prof. dr. ir.</t>
+        </is>
+      </c>
+      <c r="J217"/>
       <c r="K217" t="inlineStr">
         <is>
-          <t>k.kan@umcg.nl</t>
+          <t>m.c.nawijn@umcg.nl</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0001-5337-3001</t>
+          <t>https://orcid.org/0000-0003-3372-6521</t>
         </is>
       </c>
       <c r="M217"/>
       <c r="N217"/>
       <c r="O217"/>
       <c r="P217"/>
-      <c r="Q217" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q217"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>DOEN</t>
+          <t>iSLE</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Alternative contact</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C218"/>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Linda</t>
+          <t>ISLE</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Quadvlieg</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Linda Quadvlieg</t>
+          <t>ISLE Contact</t>
         </is>
       </c>
       <c r="G218"/>
-      <c r="H218" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H218"/>
+      <c r="I218"/>
+      <c r="J218"/>
       <c r="K218" t="inlineStr">
         <is>
-          <t>l.quadvlieg@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>k.de.leeuw@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L218"/>
       <c r="M218"/>
       <c r="N218"/>
       <c r="O218"/>
       <c r="P218"/>
       <c r="Q218" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>DOEN</t>
-[...6 lines deleted...]
-      </c>
+          <t>GIST</t>
+        </is>
+      </c>
+      <c r="B219"/>
       <c r="C219"/>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Frederike</t>
+          <t>Winette</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Jörg</t>
+          <t>van der Graaf</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Frederike Jörg</t>
+          <t>Winette van der Graaf</t>
         </is>
       </c>
       <c r="G219"/>
       <c r="H219" t="inlineStr">
         <is>
-          <t>F.</t>
+          <t>W.T.A.G.</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>UMCG</t>
-[...11 lines deleted...]
-      </c>
+          <t>RUMC</t>
+        </is>
+      </c>
+      <c r="K219"/>
+      <c r="L219"/>
       <c r="M219"/>
       <c r="N219"/>
       <c r="O219"/>
       <c r="P219"/>
-      <c r="Q219" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q219"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>DOEN</t>
+          <t>INDURAIN</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C220"/>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Esther</t>
+          <t>Maarten</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Feijen - de Jong</t>
+          <t>van den Berge</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Esther Feijen - de Jong</t>
+          <t>Maarten van den Berge</t>
         </is>
       </c>
       <c r="G220"/>
       <c r="H220" t="inlineStr">
         <is>
-          <t>E.I.</t>
+          <t>M.</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>dr.</t>
-[...6 lines deleted...]
-      </c>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J220"/>
       <c r="K220" t="inlineStr">
         <is>
-          <t>e.i.feijen-de.jong@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>m.van.den.berge@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L220"/>
       <c r="M220"/>
       <c r="N220"/>
       <c r="O220"/>
       <c r="P220"/>
       <c r="Q220" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>UMCG_DSH</t>
-[...6 lines deleted...]
-      </c>
+          <t>SLE</t>
+        </is>
+      </c>
+      <c r="B221"/>
       <c r="C221"/>
       <c r="D221" t="inlineStr">
         <is>
-          <t>DB-SAH</t>
+          <t>Hannie</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>Westra</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>DB-SAH Contact</t>
+          <t>Hannie Westra</t>
         </is>
       </c>
       <c r="G221"/>
-      <c r="H221"/>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>J</t>
+        </is>
+      </c>
       <c r="I221"/>
       <c r="J221"/>
       <c r="K221" t="inlineStr">
         <is>
-          <t>d.h.steenks@umcg.nl</t>
+          <t>johanna.westra@umcg.nl</t>
         </is>
       </c>
       <c r="L221"/>
       <c r="M221"/>
       <c r="N221"/>
       <c r="O221"/>
       <c r="P221"/>
-      <c r="Q221" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q221"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>DUPARC</t>
+          <t>UMCG_SSC</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C222"/>
       <c r="D222" t="inlineStr">
         <is>
-          <t>DUPARC</t>
+          <t>Hannie</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>Westra</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>DUPARC Contact</t>
+          <t>Hannie Westra</t>
         </is>
       </c>
       <c r="G222"/>
-      <c r="H222"/>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>J</t>
+        </is>
+      </c>
       <c r="I222"/>
       <c r="J222"/>
       <c r="K222" t="inlineStr">
         <is>
-          <t>duparc@neuro.umcg.nl</t>
+          <t>johanna.westra@umcg.nl</t>
         </is>
       </c>
       <c r="L222"/>
       <c r="M222"/>
       <c r="N222"/>
       <c r="O222"/>
       <c r="P222"/>
-      <c r="Q222" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q222"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>EPCAM_LUNG</t>
-[...6 lines deleted...]
-      </c>
+          <t>PIAMA</t>
+        </is>
+      </c>
+      <c r="B223"/>
       <c r="C223"/>
       <c r="D223" t="inlineStr">
         <is>
-          <t>EPCAM LUNG</t>
+          <t>Judith</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>Vonk</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>EPCAM LUNG Contact</t>
+          <t>Judith Vonk</t>
         </is>
       </c>
       <c r="G223"/>
-      <c r="H223"/>
-      <c r="I223"/>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>J.M.</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
       <c r="J223"/>
       <c r="K223" t="inlineStr">
         <is>
-          <t>m.n.hylkema@umcg.nl</t>
+          <t>j.m.vonk@umcg.nl</t>
         </is>
       </c>
       <c r="L223"/>
       <c r="M223"/>
       <c r="N223"/>
       <c r="O223"/>
       <c r="P223"/>
-      <c r="Q223" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q223"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>ABC</t>
+          <t>Facet</t>
         </is>
       </c>
       <c r="B224"/>
       <c r="C224"/>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Sawal</t>
+          <t>Jos</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Atmosoerdjo</t>
+          <t>Kuijlen</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Sawal Atmosoerdjo</t>
+          <t>Jos Kuijlen</t>
         </is>
       </c>
       <c r="G224"/>
       <c r="H224" t="inlineStr">
         <is>
-          <t>S.D.</t>
+          <t>J.M.A.</t>
         </is>
       </c>
       <c r="I224"/>
       <c r="J224" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>s.d.atmosoerodjo@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L224"/>
+          <t>j.m.a.kuijlen@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>0000-0002-2907-5853</t>
+        </is>
+      </c>
       <c r="M224"/>
       <c r="N224"/>
       <c r="O224"/>
-      <c r="P224"/>
+      <c r="P224" t="inlineStr">
+        <is>
+          <t>Neurosurgery</t>
+        </is>
+      </c>
       <c r="Q224"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>ABC</t>
+          <t>Prehabilitation</t>
         </is>
       </c>
       <c r="B225"/>
       <c r="C225"/>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>J.M.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Schoevers</t>
+          <t>Hijmans</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Robert Schoevers</t>
+          <t>J.M. Hijmans</t>
         </is>
       </c>
       <c r="G225"/>
-      <c r="H225" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="H225"/>
+      <c r="I225"/>
+      <c r="J225"/>
+      <c r="K225"/>
+      <c r="L225"/>
       <c r="M225"/>
       <c r="N225"/>
       <c r="O225"/>
       <c r="P225"/>
       <c r="Q225"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>ABC</t>
+          <t>REPSULT</t>
         </is>
       </c>
       <c r="B226"/>
       <c r="C226"/>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Ido</t>
+          <t>Arjan</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Kema</t>
+          <t>Vissink</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Ido Kema</t>
+          <t>Arjan Vissink</t>
         </is>
       </c>
       <c r="G226"/>
-      <c r="H226"/>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>i.p.kema@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L226"/>
+          <t>a.vissink@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>0000-0003-2581-4361</t>
+        </is>
+      </c>
       <c r="M226"/>
       <c r="N226"/>
       <c r="O226"/>
-      <c r="P226"/>
+      <c r="P226" t="inlineStr">
+        <is>
+          <t>Oral and Maxillofacial Surgeon</t>
+        </is>
+      </c>
       <c r="Q226"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>FDPD</t>
-[...6 lines deleted...]
-      </c>
+          <t>iSLE</t>
+        </is>
+      </c>
+      <c r="B227"/>
       <c r="C227"/>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Ellis</t>
+          <t>Hannie</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>van Steenis</t>
+          <t>Westra</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Ellis van Steenis</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hannie Westra</t>
+        </is>
+      </c>
+      <c r="G227"/>
       <c r="H227" t="inlineStr">
         <is>
-          <t>E.M.</t>
-[...6 lines deleted...]
-      </c>
+          <t>J</t>
+        </is>
+      </c>
+      <c r="I227"/>
       <c r="J227"/>
       <c r="K227" t="inlineStr">
         <is>
-          <t>e.m.van.steenis@umcg.nl</t>
+          <t>johanna.westra@umcg.nl</t>
         </is>
       </c>
       <c r="L227"/>
       <c r="M227"/>
       <c r="N227"/>
       <c r="O227"/>
-      <c r="P227" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P227"/>
       <c r="Q227"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>ABC</t>
-[...2 lines deleted...]
-      <c r="B228"/>
+          <t>UC4M</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Principal Investigator</t>
+        </is>
+      </c>
       <c r="C228"/>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Celien</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Tigchelaar</t>
+          <t>Blanker</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Celien Tigchelaar</t>
+          <t>Marco Blanker</t>
         </is>
       </c>
       <c r="G228"/>
       <c r="H228" t="inlineStr">
         <is>
-          <t>C.</t>
-[...2 lines deleted...]
-      <c r="I228"/>
+          <t>M.H.</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
       <c r="J228" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
-      <c r="K228" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K228"/>
       <c r="L228" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0002-7505-8827</t>
+          <t>0000-0002-1086-8730</t>
         </is>
       </c>
       <c r="M228"/>
       <c r="N228"/>
       <c r="O228"/>
       <c r="P228"/>
       <c r="Q228"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>FDPD</t>
+          <t>IPC_UP_study</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Data manager</t>
         </is>
       </c>
       <c r="C229"/>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Francjan</t>
+          <t>Feikje</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>van Spronsen</t>
+          <t>Groenhof</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Francjan van Spronsen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Feikje Groenhof</t>
+        </is>
+      </c>
+      <c r="G229"/>
       <c r="H229" t="inlineStr">
         <is>
-          <t>F.J.</t>
+          <t>F</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>drs.</t>
         </is>
       </c>
       <c r="J229"/>
       <c r="K229" t="inlineStr">
         <is>
-          <t>f.j.van.spronsen@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L229"/>
+          <t>f.groenhof@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>0000-0003-2239-1009</t>
+        </is>
+      </c>
       <c r="M229"/>
       <c r="N229"/>
       <c r="O229"/>
       <c r="P229" t="inlineStr">
         <is>
-          <t>Metabolic Diseases, Pediatrics</t>
-[...2 lines deleted...]
-      <c r="Q229"/>
+          <t>Datastewardship</t>
+        </is>
+      </c>
+      <c r="Q229" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>FDPD</t>
+          <t>ANTARCTICA</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Project manager</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C230"/>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Sidra</t>
+          <t>Maarten</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Jendo</t>
+          <t>van den Berge</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Sidra Jendo</t>
+          <t>Maarten van den Berge</t>
         </is>
       </c>
       <c r="G230"/>
       <c r="H230" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M.</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>drs.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J230"/>
       <c r="K230" t="inlineStr">
         <is>
-          <t>s.jendo@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L230"/>
+          <t>m.van.den.berge@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0002-9336-7340</t>
+        </is>
+      </c>
       <c r="M230"/>
       <c r="N230"/>
       <c r="O230"/>
-      <c r="P230" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q230"/>
+      <c r="P230"/>
+      <c r="Q230" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>ZELFHY</t>
+          <t>CARDIOLINES</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Project leader</t>
+          <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C231"/>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Gea</t>
+          <t>Erik</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Holtman</t>
+          <t>Lipsic</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Gea Holtman</t>
+          <t>Erik Lipsic</t>
         </is>
       </c>
       <c r="G231"/>
-      <c r="H231" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J231"/>
+      <c r="H231"/>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>g.a.holtman@umcg.nl</t>
+          <t>e.lipsic@umcg.nl</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0001-6579-767X</t>
+          <t>https://orcid.org/0000-0002-7407-3064</t>
         </is>
       </c>
       <c r="M231"/>
       <c r="N231"/>
       <c r="O231"/>
       <c r="P231"/>
-      <c r="Q231"/>
+      <c r="Q231" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>ARMSTRONG</t>
-[...2 lines deleted...]
-      <c r="B232"/>
+          <t>Faecal_calprotectin</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>Principal Investigator,Primary contact</t>
+        </is>
+      </c>
       <c r="C232"/>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Martijn</t>
+          <t>Gea</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Nawijn</t>
+          <t>Holtman</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Martijn Nawijn</t>
+          <t>Gea Holtman</t>
         </is>
       </c>
       <c r="G232"/>
       <c r="H232" t="inlineStr">
         <is>
-          <t>M.C.</t>
+          <t>G.A.</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>prof. dr. ir.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J232"/>
       <c r="K232" t="inlineStr">
         <is>
-          <t>m.c.nawijn@umcg.nl</t>
+          <t>g.a.holtman@umcg.nl</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>https://orcid.org/0000-0003-3372-6521</t>
-[...2 lines deleted...]
-      <c r="M232"/>
+          <t>000000016579767X</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr">
+        <is>
+          <t>https://research.rug.nl/en/persons/gea-holtman</t>
+        </is>
+      </c>
       <c r="N232"/>
       <c r="O232"/>
-      <c r="P232"/>
-      <c r="Q232"/>
+      <c r="P232" t="inlineStr">
+        <is>
+          <t>diagnostic process in primary care</t>
+        </is>
+      </c>
+      <c r="Q232" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>ABC</t>
-[...2 lines deleted...]
-      <c r="B233"/>
+          <t>FDPD</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C233"/>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Martijn</t>
+          <t>FDPD+</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>van Faassen</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Martijn van Faassen</t>
+          <t>FDPD+ Contact</t>
         </is>
       </c>
       <c r="G233"/>
-      <c r="H233" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H233"/>
       <c r="I233"/>
-      <c r="J233" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J233"/>
       <c r="K233" t="inlineStr">
         <is>
-          <t>h.j.r.van.faassen@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>fdpd@bkk.umcg.nl</t>
+        </is>
+      </c>
+      <c r="L233"/>
       <c r="M233"/>
       <c r="N233"/>
       <c r="O233"/>
       <c r="P233"/>
-      <c r="Q233"/>
+      <c r="Q233" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>ABC</t>
-[...2 lines deleted...]
-      <c r="B234"/>
+          <t>GENETICLINES</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C234"/>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Peter Paul</t>
+          <t>GeneticLines</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>de Deyn</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Peter Paul de Deyn</t>
+          <t>GeneticLines Contact</t>
         </is>
       </c>
       <c r="G234"/>
-      <c r="H234" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H234"/>
+      <c r="I234"/>
+      <c r="J234"/>
       <c r="K234" t="inlineStr">
         <is>
-          <t>p.p.de.deyn@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>c.c.van.diemen@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L234"/>
       <c r="M234"/>
       <c r="N234"/>
       <c r="O234"/>
       <c r="P234"/>
-      <c r="Q234"/>
+      <c r="Q234" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>ABC</t>
-[...2 lines deleted...]
-      <c r="B235"/>
+          <t>GLGS</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C235"/>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Klaas</t>
+          <t>GLGS</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Wardenaar</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Klaas Wardenaar</t>
+          <t>GLGS Contact</t>
         </is>
       </c>
       <c r="G235"/>
-      <c r="H235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H235"/>
       <c r="I235"/>
-      <c r="J235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J235"/>
       <c r="K235" t="inlineStr">
         <is>
-          <t>k.j.wardenaar@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>k.westra@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L235"/>
       <c r="M235"/>
       <c r="N235"/>
       <c r="O235"/>
       <c r="P235"/>
-      <c r="Q235"/>
+      <c r="Q235" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>iSLE</t>
+          <t>HEALICS</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C236"/>
       <c r="D236" t="inlineStr">
         <is>
-          <t>ISLE</t>
+          <t>HEALICS</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>Contact</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>ISLE Contact</t>
+          <t>HEALICS Contact</t>
         </is>
       </c>
       <c r="G236"/>
       <c r="H236"/>
       <c r="I236"/>
       <c r="J236"/>
       <c r="K236" t="inlineStr">
         <is>
-          <t>k.de.leeuw@umcg.nl</t>
+          <t>f.keus@umcg.nl</t>
         </is>
       </c>
       <c r="L236"/>
       <c r="M236"/>
       <c r="N236"/>
       <c r="O236"/>
       <c r="P236"/>
       <c r="Q236" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>GIST</t>
-[...2 lines deleted...]
-      <c r="B237"/>
+          <t>HMV-NL Databank</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C237"/>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Winette</t>
+          <t>HMV-NL</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>van der Graaf</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Winette van der Graaf</t>
+          <t>HMV-NL Contact</t>
         </is>
       </c>
       <c r="G237"/>
-      <c r="H237" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K237"/>
+      <c r="H237"/>
+      <c r="I237"/>
+      <c r="J237"/>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>m.l.duiverman@umcg.nl</t>
+        </is>
+      </c>
       <c r="L237"/>
       <c r="M237"/>
       <c r="N237"/>
       <c r="O237"/>
       <c r="P237"/>
-      <c r="Q237"/>
+      <c r="Q237" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>INDURAIN</t>
+          <t>CBN</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C238"/>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Maarten</t>
+          <t>Lilian</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>van den Berge</t>
+          <t>Peters</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Maarten van den Berge</t>
+          <t>Lilian Peters</t>
         </is>
       </c>
       <c r="G238"/>
       <c r="H238" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>L.L.</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J238"/>
+          <t>dr.</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>m.van.den.berge@umcg.nl</t>
-[...3 lines deleted...]
-      <c r="M238"/>
+          <t>l.l.peters@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr">
+        <is>
+          <t>0000-0003-2342-0799</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>https://research.rug.nl/nl/persons/lilian-peters/</t>
+        </is>
+      </c>
       <c r="N238"/>
       <c r="O238"/>
-      <c r="P238"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P238" t="inlineStr">
+        <is>
+          <t>Clinical epidemiology</t>
+        </is>
+      </c>
+      <c r="Q238"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>SLE</t>
-[...2 lines deleted...]
-      <c r="B239"/>
+          <t>CBN</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>Project manager</t>
+        </is>
+      </c>
       <c r="C239"/>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Hannie</t>
+          <t>Wikje</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Westra</t>
+          <t>Berends-Hoekstra</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Hannie Westra</t>
+          <t>Wikje Berends-Hoekstra</t>
         </is>
       </c>
       <c r="G239"/>
       <c r="H239" t="inlineStr">
         <is>
-          <t>J</t>
+          <t>W.E.</t>
         </is>
       </c>
       <c r="I239"/>
-      <c r="J239"/>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>johanna.westra@umcg.nl</t>
-[...3 lines deleted...]
-      <c r="M239"/>
+          <t>w.e.berends-hoekstra@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>0009-0006-6686-1809</t>
+        </is>
+      </c>
+      <c r="M239" t="inlineStr">
+        <is>
+          <t>https://research.rug.nl/nl/persons/wikje-berends-hoekstra/</t>
+        </is>
+      </c>
       <c r="N239"/>
       <c r="O239"/>
-      <c r="P239"/>
+      <c r="P239" t="inlineStr">
+        <is>
+          <t>Clinical data science</t>
+        </is>
+      </c>
       <c r="Q239"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>UMCG_SSC</t>
+          <t>CBN</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Primary contact,Data manager</t>
         </is>
       </c>
       <c r="C240"/>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Hannie</t>
+          <t>Karina</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Westra</t>
+          <t>Sulim</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Hannie Westra</t>
+          <t>Karina Sulim</t>
         </is>
       </c>
       <c r="G240"/>
       <c r="H240" t="inlineStr">
         <is>
-          <t>J</t>
+          <t>K.</t>
         </is>
       </c>
       <c r="I240"/>
-      <c r="J240"/>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>johanna.westra@umcg.nl</t>
-[...3 lines deleted...]
-      <c r="M240"/>
+          <t>k.sulim@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>0009-0008-8871-6498</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>https://research.rug.nl/nl/persons/karina-sulim/</t>
+        </is>
+      </c>
       <c r="N240"/>
       <c r="O240"/>
-      <c r="P240"/>
+      <c r="P240" t="inlineStr">
+        <is>
+          <t>Data management</t>
+        </is>
+      </c>
       <c r="Q240"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>PIAMA</t>
-[...2 lines deleted...]
-      <c r="B241"/>
+          <t>DICO</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C241"/>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Judith</t>
+          <t>Henk</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Vonk</t>
+          <t>van der Worp</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Judith Vonk</t>
+          <t>Henk van der Worp</t>
         </is>
       </c>
       <c r="G241"/>
       <c r="H241" t="inlineStr">
         <is>
-          <t>J.M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>dr.</t>
         </is>
       </c>
-      <c r="J241"/>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>j.m.vonk@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L241"/>
+          <t>h.van.der.worp@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>0000-0001-5545-4155</t>
+        </is>
+      </c>
       <c r="M241"/>
       <c r="N241"/>
       <c r="O241"/>
       <c r="P241"/>
       <c r="Q241"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Facet</t>
-[...2 lines deleted...]
-      <c r="B242"/>
+          <t>CLEP2</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>Principal Investigator,Primary contact</t>
+        </is>
+      </c>
       <c r="C242"/>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Jos</t>
+          <t>Wim</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Kuijlen</t>
+          <t>Tissing</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Jos Kuijlen</t>
+          <t>Wim Tissing</t>
         </is>
       </c>
       <c r="G242"/>
-      <c r="H242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H242"/>
       <c r="I242"/>
-      <c r="J242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J242"/>
       <c r="K242" t="inlineStr">
         <is>
-          <t>j.m.a.kuijlen@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>w.j.e.tissing@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L242"/>
       <c r="M242"/>
       <c r="N242"/>
       <c r="O242"/>
-      <c r="P242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P242"/>
       <c r="Q242"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Prehabilitation</t>
-[...2 lines deleted...]
-      <c r="B243"/>
+          <t>AHON</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>Primary contact</t>
+        </is>
+      </c>
       <c r="C243"/>
       <c r="D243" t="inlineStr">
         <is>
-          <t>J.M.</t>
+          <t>AHON</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Hijmans</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>J.M. Hijmans</t>
+          <t>AHON Contact</t>
         </is>
       </c>
       <c r="G243"/>
       <c r="H243"/>
       <c r="I243"/>
       <c r="J243"/>
-      <c r="K243"/>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>AHON@umcg.nl</t>
+        </is>
+      </c>
       <c r="L243"/>
       <c r="M243"/>
       <c r="N243"/>
       <c r="O243"/>
       <c r="P243"/>
       <c r="Q243"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>REPSULT</t>
-[...2 lines deleted...]
-      <c r="B244"/>
+          <t>BARET</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>Project leader</t>
+        </is>
+      </c>
       <c r="C244"/>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Arjan</t>
+          <t>Madelein</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Vissink</t>
+          <t>van der Stouwe</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Arjan Vissink</t>
+          <t>Madelein van der Stouwe</t>
         </is>
       </c>
       <c r="G244"/>
       <c r="H244" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A.M.M.</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
+          <t>dr.</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>a.vissink@umcg.nl</t>
+          <t>a.m.m.van.der.stouwe@umcg.nl</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>0000-0003-2581-4361</t>
+          <t>https://orcid.org/0000-0001-9497-2019</t>
         </is>
       </c>
       <c r="M244"/>
-      <c r="N244"/>
-      <c r="O244"/>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>2908ec72f07643dfbc1667e8440075af</t>
+        </is>
+      </c>
+      <c r="O244" t="inlineStr">
+        <is>
+          <t>Madelein van der Stouwe.jpg</t>
+        </is>
+      </c>
       <c r="P244" t="inlineStr">
         <is>
-          <t>Oral and Maxillofacial Surgeon</t>
+          <t>Neurologist, movement disorders specialist</t>
         </is>
       </c>
       <c r="Q244"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>iSLE</t>
-[...2 lines deleted...]
-      <c r="B245"/>
+          <t>COPD_DATABANK</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>Primary contact,Data manager,Researcher,Project leader</t>
+        </is>
+      </c>
       <c r="C245"/>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Hannie</t>
+          <t>Jorine</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Westra</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Hannie Westra</t>
+          <t>Jorine Hartman</t>
         </is>
       </c>
       <c r="G245"/>
       <c r="H245" t="inlineStr">
         <is>
-          <t>J</t>
-[...2 lines deleted...]
-      <c r="I245"/>
+          <t>J.E.H.</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>dr.</t>
+        </is>
+      </c>
       <c r="J245"/>
       <c r="K245" t="inlineStr">
         <is>
-          <t>johanna.westra@umcg.nl</t>
+          <t>j.hartman@umcg.nl</t>
         </is>
       </c>
       <c r="L245"/>
       <c r="M245"/>
       <c r="N245"/>
       <c r="O245"/>
       <c r="P245"/>
       <c r="Q245"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>UC4M</t>
+          <t>COPD_DATABANK</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C246"/>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Dirk-Jan</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Blanker</t>
+          <t>Slebos</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Marco Blanker</t>
+          <t>Dirk-Jan Slebos</t>
         </is>
       </c>
       <c r="G246"/>
       <c r="H246" t="inlineStr">
         <is>
-          <t>M.H.</t>
+          <t>D.J.S.</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>prof. dr.</t>
         </is>
       </c>
-      <c r="J246" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="J246"/>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>d.j.slebos@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L246"/>
       <c r="M246"/>
       <c r="N246"/>
       <c r="O246"/>
       <c r="P246"/>
       <c r="Q246"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>AHON</t>
+          <t>PSI IBD</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Primary contact</t>
         </is>
       </c>
       <c r="C247"/>
       <c r="D247" t="inlineStr">
         <is>
-          <t>AHON</t>
+          <t>Kim</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>Sloot</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>AHON Contact</t>
-[...3 lines deleted...]
-      <c r="H247"/>
+          <t>Kim Sloot</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>van der</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>K.W.J.</t>
+        </is>
+      </c>
       <c r="I247"/>
       <c r="J247"/>
       <c r="K247" t="inlineStr">
         <is>
-          <t>AHON@umcg.nl</t>
+          <t>k.w.j.van.der.sloot@umcg.nl</t>
         </is>
       </c>
       <c r="L247"/>
       <c r="M247"/>
       <c r="N247"/>
       <c r="O247"/>
       <c r="P247"/>
-      <c r="Q247" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q247"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>IPC_UP_study</t>
+          <t>GIANTT</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Data manager</t>
+          <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C248"/>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Feikje</t>
+          <t>Priya</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Groenhof</t>
+          <t>Vart</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Feikje Groenhof</t>
+          <t>Priya Vart</t>
         </is>
       </c>
       <c r="G248"/>
-      <c r="H248" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J248"/>
+      <c r="H248"/>
+      <c r="I248"/>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>f.groenhof@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>p.vart@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L248"/>
       <c r="M248"/>
       <c r="N248"/>
       <c r="O248"/>
-      <c r="P248" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="P248"/>
+      <c r="Q248"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>ANTARCTICA</t>
+          <t>ABCD_database</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Primary contact,Project manager</t>
         </is>
       </c>
       <c r="C249"/>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Maarten</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>van den Berge</t>
+          <t>Baggel</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Maarten van den Berge</t>
+          <t>Stefan Baggel</t>
         </is>
       </c>
       <c r="G249"/>
       <c r="H249" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>S.</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>prof. dr.</t>
-[...2 lines deleted...]
-      <c r="J249"/>
+          <t>drs.</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>m.van.den.berge@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>s.baggel@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L249"/>
       <c r="M249"/>
       <c r="N249"/>
       <c r="O249"/>
       <c r="P249"/>
-      <c r="Q249" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q249"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>CARDIOLINES</t>
-[...6 lines deleted...]
-      </c>
+          <t>ABC</t>
+        </is>
+      </c>
+      <c r="B250"/>
       <c r="C250"/>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Erik</t>
+          <t>Sawal</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Lipsic</t>
+          <t>Atmosoerdjo</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Erik Lipsic</t>
+          <t>Sawal Atmosoerdjo</t>
         </is>
       </c>
       <c r="G250"/>
-      <c r="H250"/>
-[...4 lines deleted...]
-      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>S.D.</t>
+        </is>
+      </c>
+      <c r="I250"/>
       <c r="J250" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>e.lipsic@umcg.nl</t>
-[...6 lines deleted...]
-      </c>
+          <t>s.d.atmosoerodjo@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L250"/>
       <c r="M250"/>
       <c r="N250"/>
       <c r="O250"/>
       <c r="P250"/>
-      <c r="Q250" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q250"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Faecal_calprotectin</t>
-[...6 lines deleted...]
-      </c>
+          <t>ABC</t>
+        </is>
+      </c>
+      <c r="B251"/>
       <c r="C251"/>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Gea</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Holtman</t>
+          <t>Schoevers</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Gea Holtman</t>
+          <t>Robert Schoevers</t>
         </is>
       </c>
       <c r="G251"/>
       <c r="H251" t="inlineStr">
         <is>
-          <t>G.A.</t>
+          <t>R.A.</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>dr.</t>
-[...2 lines deleted...]
-      <c r="J251"/>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>g.a.holtman@umcg.nl</t>
+          <t>r.a.schoevers@umcg.nl</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>000000016579767X</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://orcid.org/0000-0003-0760-9866</t>
+        </is>
+      </c>
+      <c r="M251"/>
       <c r="N251"/>
       <c r="O251"/>
-      <c r="P251" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="P251"/>
+      <c r="Q251"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>FDPD</t>
-[...6 lines deleted...]
-      </c>
+          <t>ABC</t>
+        </is>
+      </c>
+      <c r="B252"/>
       <c r="C252"/>
       <c r="D252" t="inlineStr">
         <is>
-          <t>FDPD+</t>
+          <t>Ido</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>Kema</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>FDPD+ Contact</t>
+          <t>Ido Kema</t>
         </is>
       </c>
       <c r="G252"/>
       <c r="H252"/>
-      <c r="I252"/>
-      <c r="J252"/>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>fdpd@bkk.umcg.nl</t>
+          <t>i.p.kema@umcg.nl</t>
         </is>
       </c>
       <c r="L252"/>
       <c r="M252"/>
       <c r="N252"/>
       <c r="O252"/>
       <c r="P252"/>
-      <c r="Q252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q252"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>GENETICLINES</t>
-[...6 lines deleted...]
-      </c>
+          <t>ABC</t>
+        </is>
+      </c>
+      <c r="B253"/>
       <c r="C253"/>
       <c r="D253" t="inlineStr">
         <is>
-          <t>GeneticLines</t>
+          <t>Celien</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>Tigchelaar</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>GeneticLines Contact</t>
+          <t>Celien Tigchelaar</t>
         </is>
       </c>
       <c r="G253"/>
-      <c r="H253"/>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>C.</t>
+        </is>
+      </c>
       <c r="I253"/>
-      <c r="J253"/>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>c.c.van.diemen@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L253"/>
+          <t>c.tigchelaar@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0002-7505-8827</t>
+        </is>
+      </c>
       <c r="M253"/>
       <c r="N253"/>
       <c r="O253"/>
       <c r="P253"/>
-      <c r="Q253" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q253"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>GLGS</t>
-[...6 lines deleted...]
-      </c>
+          <t>ABC</t>
+        </is>
+      </c>
+      <c r="B254"/>
       <c r="C254"/>
       <c r="D254" t="inlineStr">
         <is>
-          <t>GLGS</t>
+          <t>Martijn</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>van Faassen</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>GLGS Contact</t>
+          <t>Martijn van Faassen</t>
         </is>
       </c>
       <c r="G254"/>
-      <c r="H254"/>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>H.J.R.</t>
+        </is>
+      </c>
       <c r="I254"/>
-      <c r="J254"/>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>k.westra@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L254"/>
+          <t>h.j.r.van.faassen@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0002-9142-6263</t>
+        </is>
+      </c>
       <c r="M254"/>
       <c r="N254"/>
       <c r="O254"/>
       <c r="P254"/>
-      <c r="Q254" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q254"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>HEALICS</t>
-[...6 lines deleted...]
-      </c>
+          <t>ABC</t>
+        </is>
+      </c>
+      <c r="B255"/>
       <c r="C255"/>
       <c r="D255" t="inlineStr">
         <is>
-          <t>HEALICS</t>
+          <t>Peter Paul</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>de Deyn</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>HEALICS Contact</t>
+          <t>Peter Paul de Deyn</t>
         </is>
       </c>
       <c r="G255"/>
-      <c r="H255"/>
-[...1 lines deleted...]
-      <c r="J255"/>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>P.P.</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>f.keus@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L255"/>
+          <t>p.p.de.deyn@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L255" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0002-2228-2964</t>
+        </is>
+      </c>
       <c r="M255"/>
       <c r="N255"/>
       <c r="O255"/>
       <c r="P255"/>
-      <c r="Q255" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q255"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>HMV-NL Databank</t>
-[...6 lines deleted...]
-      </c>
+          <t>ABC</t>
+        </is>
+      </c>
+      <c r="B256"/>
       <c r="C256"/>
       <c r="D256" t="inlineStr">
         <is>
-          <t>HMV-NL</t>
+          <t>Klaas</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Contact</t>
+          <t>Wardenaar</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>HMV-NL Contact</t>
+          <t>Klaas Wardenaar</t>
         </is>
       </c>
       <c r="G256"/>
-      <c r="H256"/>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>K.J.</t>
+        </is>
+      </c>
       <c r="I256"/>
-      <c r="J256"/>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>m.l.duiverman@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L256"/>
+          <t>k.j.wardenaar@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L256" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0003-1025-615X</t>
+        </is>
+      </c>
       <c r="M256"/>
       <c r="N256"/>
       <c r="O256"/>
       <c r="P256"/>
-      <c r="Q256" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q256"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>CBN</t>
+          <t>ABC</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Principal Investigator</t>
+          <t>Principal Investigator,Primary contact</t>
         </is>
       </c>
       <c r="C257"/>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Lilian</t>
+          <t>Anthony</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Peters</t>
+          <t>Absalom</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Lilian Peters</t>
+          <t>Anthony Absalom</t>
         </is>
       </c>
       <c r="G257"/>
       <c r="H257" t="inlineStr">
         <is>
-          <t>L.L.</t>
+          <t>A.R.</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>dr.</t>
+          <t>prof. dr.</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>l.l.peters@umcg.nl</t>
+          <t>a.r.absalom@umcg.nl</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>0000-0003-2342-0799</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://orcid.org/0000-0001-7563-9157</t>
+        </is>
+      </c>
+      <c r="M257"/>
       <c r="N257"/>
       <c r="O257"/>
-      <c r="P257" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P257"/>
       <c r="Q257"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>CBN</t>
+          <t>CEDNN</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Project manager</t>
+          <t>Primary contact</t>
         </is>
       </c>
       <c r="C258"/>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Wikje</t>
+          <t>CeDNN</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Berends-Hoekstra</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Wikje Berends-Hoekstra</t>
+          <t>CeDNN Contact</t>
         </is>
       </c>
       <c r="G258"/>
-      <c r="H258" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H258"/>
       <c r="I258"/>
-      <c r="J258" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J258"/>
       <c r="K258" t="inlineStr">
         <is>
-          <t>w.e.berends-hoekstra@umcg.nl</t>
-[...11 lines deleted...]
-      </c>
+          <t>cednn@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L258"/>
+      <c r="M258"/>
       <c r="N258"/>
       <c r="O258"/>
-      <c r="P258" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P258"/>
       <c r="Q258"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>CBN</t>
-[...6 lines deleted...]
-      </c>
+          <t>AHON</t>
+        </is>
+      </c>
+      <c r="B259"/>
       <c r="C259"/>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Karina</t>
+          <t>Manfred</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Sulim</t>
+          <t>Schweiger</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Karina Sulim</t>
+          <t>Manfred Schweiger</t>
         </is>
       </c>
       <c r="G259"/>
       <c r="H259" t="inlineStr">
         <is>
-          <t>K.</t>
+          <t>M.M.</t>
         </is>
       </c>
       <c r="I259"/>
       <c r="J259" t="inlineStr">
         <is>
           <t>UMCG</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>k.sulim@umcg.nl</t>
-[...11 lines deleted...]
-      </c>
+          <t>m.m.schweiger@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L259"/>
+      <c r="M259"/>
       <c r="N259"/>
       <c r="O259"/>
-      <c r="P259" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P259"/>
       <c r="Q259"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>DICO</t>
+          <t>AHON</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Primary contact</t>
+          <t>Principal Investigator</t>
         </is>
       </c>
       <c r="C260"/>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Henk</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>van der Worp</t>
+          <t>Blanker</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Henk van der Worp</t>
+          <t>Marco Blanker</t>
         </is>
       </c>
       <c r="G260"/>
       <c r="H260" t="inlineStr">
         <is>
-          <t>H.</t>
+          <t>M.H.</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>dr.</t>
-[...6 lines deleted...]
-      </c>
+          <t>prof. dr.</t>
+        </is>
+      </c>
+      <c r="J260"/>
       <c r="K260" t="inlineStr">
         <is>
-          <t>h.van.der.worp@umcg.nl</t>
+          <t>m.h.blanker@umcg.nl</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>0000-0001-5545-4155</t>
-[...2 lines deleted...]
-      <c r="M260"/>
+          <t>0000-0002-1086-8730</t>
+        </is>
+      </c>
+      <c r="M260" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/m.h.blanker/</t>
+        </is>
+      </c>
       <c r="N260"/>
       <c r="O260"/>
       <c r="P260"/>
       <c r="Q260"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>CLEP2</t>
+          <t>AHON</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Principal Investigator,Primary contact</t>
+          <t>Data manager</t>
         </is>
       </c>
       <c r="C261"/>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Wim</t>
+          <t>Karina</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Tissing</t>
+          <t>Sulim</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Wim Tissing</t>
+          <t>Karina Sulim</t>
         </is>
       </c>
       <c r="G261"/>
-      <c r="H261"/>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>K.</t>
+        </is>
+      </c>
       <c r="I261"/>
-      <c r="J261"/>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>w.j.e.tissing@umcg.nl</t>
-[...2 lines deleted...]
-      <c r="L261"/>
+          <t>k.sulim@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>0009-0008-8871-6498</t>
+        </is>
+      </c>
       <c r="M261"/>
       <c r="N261"/>
       <c r="O261"/>
       <c r="P261"/>
       <c r="Q261"/>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>AHON</t>
+        </is>
+      </c>
+      <c r="B262"/>
+      <c r="C262"/>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Nynke</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>Schouwenaars</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>Nynke Schouwenaars</t>
+        </is>
+      </c>
+      <c r="G262"/>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>N.T.</t>
+        </is>
+      </c>
+      <c r="I262"/>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>n.t.schouwenaars@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L262" t="inlineStr">
+        <is>
+          <t>0009-0007-1784-8031</t>
+        </is>
+      </c>
+      <c r="M262" t="inlineStr">
+        <is>
+          <t>https://www.rug.nl/staff/n.t.schouenaars/</t>
+        </is>
+      </c>
+      <c r="N262"/>
+      <c r="O262"/>
+      <c r="P262"/>
+      <c r="Q262"/>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>ESSCA</t>
+        </is>
+      </c>
+      <c r="B263"/>
+      <c r="C263"/>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>ESSCA</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>ESSCA Contact</t>
+        </is>
+      </c>
+      <c r="G263"/>
+      <c r="H263"/>
+      <c r="I263"/>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>UMCG</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>essca@umcg.nl</t>
+        </is>
+      </c>
+      <c r="L263"/>
+      <c r="M263"/>
+      <c r="N263"/>
+      <c r="O263"/>
+      <c r="P263"/>
+      <c r="Q263"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>